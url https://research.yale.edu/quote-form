--- v2 (2026-02-16)
+++ v3 (2026-05-07)
@@ -1,100 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10125"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10404"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook" autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/kecklab-708001-mbts/oligos/Quotes/Blank Quote Request Forms/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCD7847C-17C4-D34C-9461-4C96B4FB521D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA0F80D9-A2BD-FB4A-9AA5-5F3C5C9F32D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="1140" windowWidth="38400" windowHeight="18140" xr2:uid="{FA0C394D-B01C-154C-834D-08A1C66FCE91}"/>
+    <workbookView xWindow="1840" yWindow="600" windowWidth="30160" windowHeight="14680" xr2:uid="{FA0C394D-B01C-154C-834D-08A1C66FCE91}"/>
   </bookViews>
   <sheets>
     <sheet name="How To Enter Info" sheetId="27" r:id="rId1"/>
-    <sheet name="Information Entry " sheetId="19" r:id="rId2"/>
-    <sheet name="Plate Order Quote Request Form" sheetId="28" r:id="rId3"/>
+    <sheet name="Example Quote Request" sheetId="29" r:id="rId2"/>
+    <sheet name="Oligo Quote Request Form" sheetId="19" r:id="rId3"/>
+    <sheet name="Plate Order Quote Request Form" sheetId="28" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="Less_Than_120_Res_Unmod_Synth_Scale">OFFSET('Information Entry '!$L$2:$L$6,0,0,COUNTA('Information Entry '!$L:$L),1)</definedName>
-[...1 lines deleted...]
-    <definedName name="Mod_or_More_Than_119_Res_Unmod_Synth_Scale">OFFSET('Information Entry '!$M$2:$M$6,0,0,COUNTA('Information Entry '!$M:$M),1)</definedName>
+    <definedName name="Less_Than_120_Res_Unmod_Synth_Scale">OFFSET('Oligo Quote Request Form'!$L$2:$L$6,0,0,COUNTA('Oligo Quote Request Form'!$L:$L),1)</definedName>
+    <definedName name="Less_Than_120_Res_Unmodified_Synthe_Scale_list">OFFSET('Example Quote Request'!$L$2,0,0,COUNTA('Example Quote Request'!$L:$L),1)</definedName>
+    <definedName name="Less_Than_66_Res_Unmod_Synth_Scale">OFFSET('Oligo Quote Request Form'!$K$2:$K$7,0,0,COUNTA('Oligo Quote Request Form'!$K:$K),1)</definedName>
+    <definedName name="Less_Than_66_Res_Unmodified_Synthe_Scale_list">OFFSET('Example Quote Request'!$K$2,0,0,COUNTA('Example Quote Request'!$K:$K),1)</definedName>
+    <definedName name="Mod_or_More_Than_119_Res_Unmod_Synth_Scale">OFFSET('Oligo Quote Request Form'!$M$2:$M$6,0,0,COUNTA('Oligo Quote Request Form'!$M:$M),1)</definedName>
+    <definedName name="Modified_or_More_than_119_Res_Unmodified_Synth_Scale_list">OFFSET('Example Quote Request'!$M$2,0,0,COUNTA('Example Quote Request'!$M:$M),1)</definedName>
+    <definedName name="Purif_Meth_list" localSheetId="1">INDEX(Purif_Meth_tbl3[],,MATCH('Example Quote Request'!Synth_Scale_entry_cell,'Example Quote Request'!Purif_Meth_tbl_Headers,0))</definedName>
     <definedName name="Purif_Meth_list">INDEX(Purif_Meth_tbl[],,MATCH(Synth_Scale_entry_cell,Purif_Meth_tbl_Headers,0))</definedName>
+    <definedName name="Purif_Meth_tbl_Headers" localSheetId="1">Purif_Meth_tbl3[#Headers]</definedName>
     <definedName name="Purif_Meth_tbl_Headers">Purif_Meth_tbl[#Headers]</definedName>
-    <definedName name="Synth_Scale_entry_cell">'Information Entry '!$H1</definedName>
+    <definedName name="Synth_Scale_entry_cell" localSheetId="1">'Example Quote Request'!$H1</definedName>
+    <definedName name="Synth_Scale_entry_cell">'Oligo Quote Request Form'!$H1</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterate="1"/>
+  <calcPr calcId="191029" iterateCount="0" calcOnSave="0" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="295">
   <si>
     <t>Synthesis Scale</t>
   </si>
   <si>
     <t>200 nmole</t>
   </si>
   <si>
     <t>RNA</t>
   </si>
   <si>
     <t>1.0 µmole</t>
   </si>
   <si>
     <t>2'OMe RNA</t>
   </si>
   <si>
     <t>40 nmole</t>
   </si>
   <si>
     <t>HPLC</t>
   </si>
   <si>
     <t>Cartridge</t>
   </si>
   <si>
@@ -139,72 +151,50 @@
   <si>
     <t>RNA residues with "r" (rA)</t>
   </si>
   <si>
     <t>2' OMethyl RNA with "m" (mA)</t>
   </si>
   <si>
     <t>2' Methoxy RNA with "o" (oA)</t>
   </si>
   <si>
     <t>2' Fluoro RNA with "f " (fA)</t>
   </si>
   <si>
     <t>LNA residues with "+" (+A)</t>
   </si>
   <si>
     <t>Note that if the 5' residue is a LNA, the sequence must start with a single quotation mark or else Excel interprets the + as a mathematical operator and gives an error. (eg. '+A)</t>
   </si>
   <si>
     <t>Modifications do not need a prefix</t>
   </si>
   <si>
     <t>Use an asterisk (*) for each p-thio link</t>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t>M</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>GC</t>
   </si>
   <si>
     <t>Y</t>
@@ -222,53 +212,50 @@
     <t>V</t>
   </si>
   <si>
     <t>AGC</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>ACT</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>AGT</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>GCT</t>
   </si>
   <si>
     <t>ACGT</t>
-  </si>
-[...1 lines deleted...]
-    <t>Letters available for Modification Abbreviations are:</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Z</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>J</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Purification Not Available</t>
   </si>
   <si>
     <t>Modification Details</t>
   </si>
@@ -347,530 +334,203 @@
     <t>Number of Replicates You Would Like of the Oligo in the Corresponding Row</t>
   </si>
   <si>
     <t>Requesting a Quote</t>
   </si>
   <si>
     <t>Keck Oligo Synthesis
 FAQs</t>
   </si>
   <si>
     <t>Quotes for Unmodified or Modified DNA or RNA</t>
   </si>
   <si>
     <t>Ordering Oligos</t>
   </si>
   <si>
     <t>•</t>
   </si>
   <si>
     <t xml:space="preserve">Fill out the third worksheet in this file; "Oligo Quote Request Form". </t>
   </si>
   <si>
     <t xml:space="preserve">All orders must be placed through our ordering webpage.  </t>
   </si>
   <si>
-    <r>
-[...61 lines deleted...]
-  <si>
     <t xml:space="preserve">Set up an account with us by clicking the "Get Password" link in the upper left of the Keck Oligo Synthesis Ordering webpage at: </t>
   </si>
   <si>
     <t>Return the completed form(s) via email to:</t>
   </si>
   <si>
     <t xml:space="preserve"> oligos@yale.edu</t>
   </si>
   <si>
     <t>Keck Oligo Synthesis Ordering Site</t>
   </si>
   <si>
     <t>Once you have received your password, place your order by clicking the "Order Normal DNA, RNA, or 2'-O methyl RNA" or "Order Modified Oligos" link in the upper left of the Keck Oligo Synthesis Ordering webpage.</t>
   </si>
   <si>
     <t>Quotes for 96-well Format Plate Orders of ≥48 DNA Oligos</t>
   </si>
   <si>
     <t xml:space="preserve">Fill out the fourth worksheet in this file; "Plate Order Quote Request Form". </t>
   </si>
   <si>
     <t>Passwords</t>
   </si>
   <si>
     <t>DO NOT USE SOMEONE ELSE’S PASSWORD AS THIS WILL ONLY CAUSE CONFUSION AND MAY SERIOUSLY DELAY DELIVERY OF YOUR OLIGOS!!!</t>
   </si>
   <si>
     <t>◦</t>
   </si>
   <si>
     <t xml:space="preserve">We find that oligos go missing if several people in 1 lab are using the same password. </t>
   </si>
   <si>
     <t xml:space="preserve">The purpose of the password is to unambiguously identify you and the PI you are working with. </t>
   </si>
   <si>
     <t>Enter your contact information at the top of the Oligo Quote Request Form page.</t>
   </si>
   <si>
     <t>If we have a question about your order, we must be able to contact you directly before we can synthesize your oligo(s). If you use someone else's password, we will be calling or emailing that other person.</t>
   </si>
   <si>
     <t>Users have experienced delays in receiving oligo(s) if we were unable to contact them directly with questions.</t>
   </si>
   <si>
-    <t>Entering Oligo Information</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">We can only track the oligos by the password and cannot separate oligos orders if several individuals are using the same password. </t>
   </si>
   <si>
-    <t>Enter the sequence name, sequence, and modification details (see below). 
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">We strongly recommend that EACH person ordering oligos get their own password. </t>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t xml:space="preserve">This way you see only your orders in our system and you receive an envelope or shipment with just your oligos. </t>
   </si>
   <si>
     <t>Even if your lab has only 1 person placing the oligo orders, it is still a best practice to place them using individual passwords.</t>
   </si>
   <si>
     <t>Bulk Orders (≥24 oligos)</t>
   </si>
   <si>
     <t>Orders of 24 or more oligos can be submitted in an Excel file via email to:</t>
   </si>
   <si>
     <t>In the Subject line of the email, please let us know that it is a large or bulk order.</t>
   </si>
   <si>
-    <r>
-[...82 lines deleted...]
-  <si>
     <t>In the Excel file, list the oligo names in the first column and the sequences in the second column.</t>
   </si>
   <si>
     <t>Please do not include column heading rows or empty rows or columns.</t>
   </si>
   <si>
-    <t>Select the Synthesis Scale from the drop-down menu. The Purifications available depend upon the Synthesis Scale Drop-down menu. Please do not paste into this box.</t>
-[...1 lines deleted...]
-  <si>
     <t>96-well Format Plate Orders (≥48 DNA oligos)</t>
   </si>
   <si>
     <t xml:space="preserve">Use for Unmodified, DNA-only oligos. </t>
   </si>
   <si>
     <t>Orders for ≥48 oligos supplied to the customer in a 96-well plate (Plate Order) receive a 10% discount.</t>
   </si>
   <si>
     <t>Plate orders are available only for unmodified, unpurified DNA oligos.</t>
   </si>
   <si>
     <t>Plate orders are available only for 25 nmole (≤65 bases) or 100 nmole (≤119 bases) Synthesis Scales.</t>
   </si>
   <si>
     <t>All oligos in a plate order must be the same synthesis scale.</t>
   </si>
   <si>
     <t>Use for DNA-only or Chimeric* oligos. May contain Modifications except on the 3' end.</t>
   </si>
   <si>
     <t>Plate orders can be submitted in an Excel file via email to:</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-  <si>
     <t>In the Subject line of the email, please let us know that it is a Plate order.</t>
   </si>
   <si>
-    <r>
-[...79 lines deleted...]
-  <si>
     <t>In the Excel file list the oligo names in the first column and the sequences in the second column.</t>
   </si>
   <si>
     <t>For RNA-only oligos. May contain Modifications.</t>
   </si>
   <si>
     <t>For 2'-OMethyl RNA-only oligos. May contain Modifications.</t>
   </si>
   <si>
     <t>Oligonucleotide Synthesis</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-  <si>
     <t>Nucleic acid syntheses are run on a BioLytic Dr.Oligo-192 or Applied Biosystes 394 synthesizer using beta-cyanoethyl chemistry.</t>
   </si>
   <si>
     <t>Unless the researcher requests otherwise, normal DNA oligos are delivered in a fully deprotected, lyophillized, unpurified form with the hydroxyl groups at both the 3' and 5' ends.</t>
   </si>
   <si>
-    <t>Select the Purification Method from the drop-down menu. The Purification Method Drop-down is dependent on the synthesis scale entered. Please use the Synthesis Scale drop-down menu to select the synthesis scale.</t>
-[...1 lines deleted...]
-  <si>
     <t>Exceptions are Trityl-ON (see below) and some specialty oligos which are supplied on the support without cleavage or deprotection.</t>
   </si>
   <si>
-    <t>Please enter Chimeric oligo sequences using the following lowercase prefixes:</t>
-[...1 lines deleted...]
-  <si>
     <t>Synthesis Scales</t>
   </si>
   <si>
-    <t>For Chimeric oligos, :</t>
-[...1 lines deleted...]
-  <si>
     <t>Synthesis scales of 25 nmole, 100 nmole, 200 nmole, and 1.0 µmole are routinely available for unmodified oligos.</t>
   </si>
   <si>
     <t>Modified oligos are available at the 40 nmole, 200 nmole, and 1.0 µmole synthesis scales.</t>
   </si>
   <si>
     <t>Oligos with a 3' modification can only be made at the 200 nmole or 1 µmole synthesis scales.</t>
   </si>
   <si>
     <t xml:space="preserve">If you need more than 1.0 micromole of a given sequence, please order multiple 1.0 micromole syntheses. </t>
   </si>
   <si>
     <t>When placing these orders, you must slightly change the name of each oligo name because the database will not accept duplicate sequence names (for obvious reasons): e.g., OLIGO1A, OLIGO1B, OLIGO1C, etc.</t>
   </si>
   <si>
     <t>Sequence Length</t>
   </si>
   <si>
     <t>25 nmole syntheses cannot be longer than 65 bases.</t>
   </si>
   <si>
     <t>Sequence length for other synthesis scales cannot exceed 200 residues.</t>
   </si>
   <si>
     <t>40 nmole scale syntheses longer than 119 bases must be synthesized on specialty machines at a higher cost per base.</t>
   </si>
   <si>
     <t>For sequences longer than 100 bases we recommend synthesis at the 200 nanomole or 1.0 µmole scale. We will synthesize oligos longer than 100mers at 40 nanomole if you specifically request that we do so, but adequate yields cannot be guaranteed.</t>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t>Purification</t>
   </si>
   <si>
     <t xml:space="preserve">Not all purification methods are available for each synthesis scale. </t>
   </si>
   <si>
     <t>All un-modified oligos synthesized at the 25 or 40 nmole are desalted, free of charge.</t>
   </si>
   <si>
     <t>Purification methods available to remove non-full-length oligos are reverse-phase cartridge and HPLC purifications.</t>
   </si>
   <si>
     <t>Oligos that will be used in culture can be cartridged-purified non-toxically.</t>
   </si>
   <si>
     <t xml:space="preserve">We do not offer PAGE purification at this time. </t>
   </si>
   <si>
     <t>Modifications</t>
   </si>
   <si>
     <t>We will incorporate most commercially available modifiers, as long as it is particulate-free and non-radioactive.</t>
   </si>
   <si>
     <t xml:space="preserve">To avoid issues of improper storage and handling, we recommend allowing us to order the modified phosphoramidite/column. </t>
@@ -909,107 +569,50 @@
     <t>Synthesized Oligo Information</t>
   </si>
   <si>
     <t xml:space="preserve">Each order of individual vials containing dried unmodified oligo is returned to you with associated information sheets that have the sequence, sequence name, total µg, total nmoles, and the µL volume required to reconstitute to 100 µM for each oligo. </t>
   </si>
   <si>
     <t>Each vial is identified with the sequence name and the sequence.</t>
   </si>
   <si>
     <t>Modified oligos will have the total µg, but not the total nmoles or µL volume for reconstitution.</t>
   </si>
   <si>
     <t>Plate orders are returned with associated plate positions.</t>
   </si>
   <si>
     <t>Turnaround Times</t>
   </si>
   <si>
     <t> Orders submitted after 5:00 PM may not be processed until the next business day.</t>
   </si>
   <si>
     <t>Turnaround time for normal, unpurified, 25 and 40 nanomole DNA oligos is typically 24 hours for &lt;120-mers.</t>
   </si>
   <si>
     <t>Orders of this type placed before 5pm are usually delivered the following business afternoon via couriers or shipped by FedEx Priority.</t>
-  </si>
-[...55 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Turnaround times for RNA, specialty, or modified oligos vary but are typically 5-10 business days.</t>
   </si>
   <si>
     <t>Cartridge Purification/desalting does not typically change turnaround times.</t>
   </si>
   <si>
     <t>HPLC purification typically adds 3-5 business days depending on the size of the order</t>
   </si>
   <si>
     <t>Note: Inclement weather can sometimes increase turnaround times.</t>
   </si>
   <si>
     <t>Delivery and Shipment</t>
   </si>
   <si>
     <t xml:space="preserve">Completed Yale orders will be delivered by courier to your P.I.'s delivery location. Deliveries will be made once a day in the mid-afternoon. If no specific delivery location for your lab has been supplied, we will email you when your order is ready and you can pick it up at 300 George St. (room 2127). </t>
   </si>
   <si>
     <t>Non-Yale orders are shipped via Federal Express Priority 1.</t>
   </si>
   <si>
     <t>In all cases, the current status for each oligo can be monitored by clicking the "Check My Orders" link in the upper left of the Oligo Synthesis Ordering webpage.</t>
   </si>
@@ -1277,113 +880,586 @@
   </si>
   <si>
     <t>For example, the percent yield of full-length 100-residue oligo is approximately 49.5% (0.993^100) of the synthesis scale.</t>
   </si>
   <si>
     <t>Therefore, the expected yield of full-length unpurified 100-mer oligo from a 200 nmole synthesis scale would be on the order of 100 nmoles.</t>
   </si>
   <si>
     <t>Assume that some full-length oligo will be lost during purification.</t>
   </si>
   <si>
     <t>The Keck Oligo Synthesis Section warrants that its products shall conform to the description provided on the product’s accompanying literature or analytical data. ALL PRODUCT CLAIMS, REGARDLESS OF THEIR NATURE, MUST BE BROUGHT TO OUR ATTENTION WITHIN 60 DAYS OF DELIVERY. Due to the highly complex, customized and experimental nature of some modified oligos, we cannot guarantee the purity and yield of all modified products. Although we will do our best to ensure that the highest quality product is achieved, THE KECK OLIGO SECTION SHALL NOT IN ANY EVENT BE LIABLE FOR INCIDENTAL, CONSEQUENTIAL OR SPECIAL DAMAGES OF ANY KIND RESULTING FROM ANY USE OR FAILURE OF THE PRODUCTS NOR SHALL ITS LIABILITY IN ANY CASE EXCEED THE PURCHASE PRICE OF THE PRODUCT.</t>
   </si>
   <si>
     <t>This Request Form is for Plate Order Quotes only!</t>
   </si>
   <si>
     <t>FAQs</t>
   </si>
   <si>
     <t>Orders for &gt;47 oligos supplied to the customer in a 96-well plate (Plate Order) receive a 10% discount.</t>
   </si>
   <si>
     <t>Plate orders are available only for 25 nmole (≤66 bases) or 100 nmole (≤119 bases) Synthesis Scales.</t>
   </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>O</t>
+  </si>
+  <si>
+    <t>Single-letter codes for equimolar mixtures of DNA residues are:</t>
+  </si>
+  <si>
+    <t>Indicate if the oligos will be used in live cells or animals.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enter the number of syntheses (replicates) you want of each oligo. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enter the sequence name, sequence, oligo length, and modification details. </t>
+  </si>
+  <si>
+    <t>Please enter Chimeric, 2'Fluoro, 2' Methoxy, inverted, and LNA oligo sequences using the following lowercase prefixes:</t>
+  </si>
+  <si>
+    <t>Modification details are entered as text, for example:</t>
+  </si>
+  <si>
+    <t>X = 5' DBCO, Z = amino mod C6 dT</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>z</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>j</t>
+  </si>
+  <si>
+    <t>Uppercase single-letter codes available for 5' and internal modifications are:</t>
+  </si>
+  <si>
+    <t>Lowercase single-letter codes available for 3' modifications are:</t>
+  </si>
+  <si>
+    <t>X = 5' FAM
+Z = Spacer 18
+x = BBQ 650</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>XZACGTCGTCGTATGCx</t>
+  </si>
+  <si>
+    <t>Oligo4</t>
+  </si>
+  <si>
+    <t>2' Deprotection/Cartridge</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>UCCGCGAUAGCUAGCUAG</t>
+  </si>
+  <si>
+    <t>Oligo3</t>
+  </si>
+  <si>
+    <t>ACCCCGCGTTTTTTTTTCGCGGGGAAAAAATCGAGCGT</t>
+  </si>
+  <si>
+    <t>Oligo2</t>
+  </si>
+  <si>
+    <t>*=phosphorothioate bond
++=Locked nucleic acid
+m=2'-O-Methyl base</t>
+  </si>
+  <si>
+    <t>+C*+G*+C*+T*+C*+G*+A*+G*+G*+C*+C*+C*+A*+G*+C*+C*+G*+C*+C*+Gg*mC</t>
+  </si>
+  <si>
+    <t>Oligo1</t>
+  </si>
+  <si>
+    <t>LIVE CELL OR ANIMAL USE</t>
+  </si>
+  <si>
+    <t>Your.Name@institution.edu</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Street and City</t>
+  </si>
+  <si>
+    <t>Yale</t>
+  </si>
+  <si>
+    <t>Chemistry</t>
+  </si>
+  <si>
+    <t>Your Name</t>
+  </si>
+  <si>
+    <t>Entering Oligo Information (see Example Quote Request)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Synthesis Scales available are dependent upon the oligo length and modifcation status. 
+Please do not paste into this box. The Purifications available depend upon the Synthesis Scale Drop-down menu. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Select the Synthesis Scale from the drop-down menu. </t>
+  </si>
+  <si>
+    <t>The Purification Method Drop-down is dependent on the synthesis scale entered. Please use the Synthesis Scale drop-down menu to select the synthesis scale.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Select the Purification Method from the drop-down menu. </t>
+  </si>
+  <si>
+    <t>For the 25 nmole synthesis scale</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="14"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Not all synthesis scales or purification methods are available for each type of oligo.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Please use only the dropdown menus (do not paste) under Synthesis Scale and Purification Method on the next worksheet to ensure your choice is available.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>If your oligos will be used in live cells or animals, please let us know on the request form where indicated.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Standard nucleic acid residues, 5' modifications and internal modifications should be entered using </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>UPPERCASE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> single-letter codes.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">3' modifications should be entered using </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>LOWERCASE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> single-letter codes:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">In the body of the email please give your </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>password</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>, the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> charging instructions</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (including any splitting of costs), the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">synthesis scale </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">format </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(individual tubes or a 96-well plate).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">In the body of the email please give your </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>password</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">, the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>charging instructions</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (including any splitting of costs), the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>synthesis scale</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">, and confirm that it is a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">96-well plate </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>order.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Chimeric oligos are those sequences that contain a mixture of DNA, RNA, 2'-OMethyl RNA, 2'-Methoxy RNA, 2' Fluoro RNA, Inverted, or LNA residues.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Normal, unpurified DNA oligos </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF1A1A1A"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>&gt;119 bases</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF1A1A1A"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>, normal, unpurified RNA oligos, or those synthesized at the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF1A1A1A"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>200 nanomole or 1.0 micromole scale</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF1A1A1A"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t> may take 5-7 business days due to longer synthesis and deprotection times.</t>
+    </r>
+  </si>
+  <si>
+    <t>Available for all synthesis scales except 25 nmole. Combined with 2' deprotection for oligos containing RNA residues (see below).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Available for all synthesis scales except 25 nmole and oligos containing RNA residues. </t>
+  </si>
+  <si>
+    <t>Use a hashtag (#) for each trimer</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Use </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">an UPPERCASE </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>modification abbreviation for a 5' phosphate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Use for DNA-only, 2'-Methoxy RNA, 2' Fluoro RNA, Inverted, LNA , or Chimeric</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> oligos. May contain Modifications.
+      Unmodified chimeric oligos with a 3' RNA residue are only available at 
+      the 1.0 µmole synthesis scale.</t>
+    </r>
+  </si>
+  <si>
+    <t>Required for RNA oligos or Chimeric oligos containing RNA residues</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="43" x14ac:knownFonts="1">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...9 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
@@ -1391,247 +1467,242 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri (Body)"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Consolas"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Courier New"/>
       <family val="3"/>
     </font>
     <font>
-      <i/>
-[...2 lines deleted...]
-      <name val="Calibri (Body)"/>
+      <vertAlign val="subscript"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri (Body)"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <u/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri (Body)"/>
-[...3 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...11 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="14"/>
-      <name val="Arial"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FF1A1A1A"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...4 lines deleted...]
-      <name val="Calibri (Body)"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1A1A1A"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF1A1A1A"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF191919"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF1A1A1A"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
@@ -1824,617 +1895,698 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="44">
+  <cellStyleXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="136">
+  <cellXfs count="159">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="40" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...137 lines deleted...]
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
-      <protection locked="0" hidden="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="40" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...93 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...14 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="44" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="40" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="40" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="40" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="40" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="40" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="40" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
-  <cellStyles count="44">
+  <cellStyles count="45">
     <cellStyle name="Currency 2" xfId="41" xr:uid="{11A12555-B878-F94B-B351-61B34BD717F1}"/>
     <cellStyle name="Followed Hyperlink" xfId="1" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="2" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="3" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="4" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="5" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="6" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="7" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="8" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="9" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="10" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="11" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="12" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="13" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="14" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="15" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="16" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="17" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="18" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="19" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="20" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="21" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="22" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="23" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="24" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="25" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="26" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="27" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="28" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="29" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="30" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="31" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="32" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="33" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="34" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="35" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="36" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="37" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="38" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="39" builtinId="9" hidden="1"/>
+    <cellStyle name="Hyperlink" xfId="44" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="40" xr:uid="{D2F4BCF1-84DA-4A8E-8CED-129FD5596FFF}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="42" xr:uid="{DA50E89A-D927-D447-8349-E28812651F56}"/>
     <cellStyle name="Normal 2 2" xfId="43" xr:uid="{E3F21F78-AF93-014A-AE21-559C2C1194D4}"/>
   </cellStyles>
-  <dxfs count="27">
-[...6 lines deleted...]
-    </dxf>
+  <dxfs count="48">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
@@ -2813,50 +2965,423 @@
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-4.9989318521683403E-2"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="1" hidden="1"/>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00DD0806"/>
       <rgbColor rgb="001FB714"/>
       <rgbColor rgb="000000D4"/>
       <rgbColor rgb="00FCF305"/>
       <rgbColor rgb="00F20884"/>
       <rgbColor rgb="0000ABEA"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -2899,100 +3424,146 @@
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
     <mruColors>
       <color rgb="FFD8E4E8"/>
       <color rgb="FF00F66F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{9B0D39FB-D6A3-7E4C-8591-ADA87E69DCB2}" name="Purif_Meth_tbl" displayName="Purif_Meth_tbl" ref="O1:U5" totalsRowShown="0" headerRowDxfId="26" dataDxfId="24" headerRowBorderDxfId="25">
-  <autoFilter ref="O1:U5" xr:uid="{9B0D39FB-D6A3-7E4C-8591-ADA87E69DCB2}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{9D660152-C1BC-3C41-BF61-B2E27E7214CC}" name="Purif_Meth_tbl3" displayName="Purif_Meth_tbl3" ref="O2:U5" totalsRowShown="0" headerRowDxfId="47" dataDxfId="45" headerRowBorderDxfId="46">
+  <autoFilter ref="O2:U5" xr:uid="{9DA2C8D1-E885-410E-8639-A95FA1B003C4}"/>
   <tableColumns count="7">
-    <tableColumn id="7" xr3:uid="{C3715A0B-98EC-0C4E-8417-0C15E32D67F5}" name="25 nmole" dataDxfId="23"/>
-[...5 lines deleted...]
-    <tableColumn id="5" xr3:uid="{6B1876FD-786A-0245-8E1F-4E38C4AC996A}" name="2'OMe RNA" dataDxfId="17"/>
+    <tableColumn id="7" xr3:uid="{2D6DEBB7-24DE-4420-8507-BC3EB2591B55}" name="25 nmole" dataDxfId="44"/>
+    <tableColumn id="6" xr3:uid="{5E197EB2-BF15-48B2-9A16-9C815B24E6D3}" name="40 nmole" dataDxfId="43"/>
+    <tableColumn id="1" xr3:uid="{0AC73FFB-51EB-744D-A152-4924120C3EF6}" name="100 nmole" dataDxfId="42"/>
+    <tableColumn id="2" xr3:uid="{1BAA24E8-548D-4138-BE9C-0BCF111AAA2D}" name="200 nmole" dataDxfId="41"/>
+    <tableColumn id="3" xr3:uid="{F963A976-CD34-40CB-AD13-C7F957BE5171}" name="1.0 µmole" dataDxfId="40"/>
+    <tableColumn id="4" xr3:uid="{40B2BD6A-8777-47CD-8EF2-B5DF298B90E0}" name="RNA" dataDxfId="39"/>
+    <tableColumn id="5" xr3:uid="{26E8DFA7-6D43-4232-9E0A-A26BF387B616}" name="2'OMe RNA" dataDxfId="38"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{82CC34A5-B44F-BC40-BE9C-CA3C8E945A74}" name="Less_Than_66_Res_Unmod_Synth_Scale_tbl" displayName="Less_Than_66_Res_Unmod_Synth_Scale_tbl" ref="K1:K7" totalsRowShown="0" headerRowDxfId="16" dataDxfId="14" headerRowBorderDxfId="15" tableBorderDxfId="13">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{F683EC31-4C38-A04A-BECE-67EA8B79E12B}" name="Less_Than_120_Res_Unmodified_Synthe_Scale_tbl8" displayName="Less_Than_120_Res_Unmodified_Synthe_Scale_tbl8" ref="L1:L6" totalsRowShown="0" headerRowDxfId="37" dataDxfId="35" headerRowBorderDxfId="36">
+  <autoFilter ref="L1:L6" xr:uid="{7777305D-FDE9-FB49-A553-7781E207665B}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{81AA16B0-2A58-9947-9590-E21A31032792}" name="&lt;120 Residues Unmodified Synthesis Scale" dataDxfId="34"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{8D7F4C2C-64DB-DF4C-BEC9-C0F8B0600634}" name="Less_Than_66_Res_Unmodified_Synthe_Scale_tbl89" displayName="Less_Than_66_Res_Unmodified_Synthe_Scale_tbl89" ref="K1:K7" totalsRowShown="0" headerRowDxfId="33" dataDxfId="31" headerRowBorderDxfId="32">
+  <autoFilter ref="K1:K7" xr:uid="{37BC4642-0BF8-CB4F-8D2A-0FD37928310E}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{AD48AF4D-5052-9148-A5F9-68DBA2F6AC23}" name="&lt;66 Residues Unmodified Synthesis Scale" dataDxfId="30"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{9286E975-CD67-CA47-B07D-21F06C587B0A}" name="Modified_or_More_than_119_Res_Unmodified_Synth_Scale_tbl" displayName="Modified_or_More_than_119_Res_Unmodified_Synth_Scale_tbl" ref="M1:M6" totalsRowShown="0" headerRowDxfId="29" dataDxfId="27" headerRowBorderDxfId="28">
+  <autoFilter ref="M1:M6" xr:uid="{00A0916D-E67F-3541-938B-D16B3E91DA02}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{6D9F8AEE-9191-1941-91C3-6576C43AFE05}" name="Modified or &gt;119 Residues Unmodified Synthesis Scale" dataDxfId="26"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{9B0D39FB-D6A3-7E4C-8591-ADA87E69DCB2}" name="Purif_Meth_tbl" displayName="Purif_Meth_tbl" ref="O1:U5" totalsRowShown="0" headerRowDxfId="25" dataDxfId="23" headerRowBorderDxfId="24">
+  <autoFilter ref="O1:U5" xr:uid="{9B0D39FB-D6A3-7E4C-8591-ADA87E69DCB2}"/>
+  <tableColumns count="7">
+    <tableColumn id="7" xr3:uid="{C3715A0B-98EC-0C4E-8417-0C15E32D67F5}" name="25 nmole" dataDxfId="22"/>
+    <tableColumn id="6" xr3:uid="{C99D413C-B513-594D-A4C6-4ACEFEF499AB}" name="40 nmole" dataDxfId="21"/>
+    <tableColumn id="8" xr3:uid="{8C1958AC-3952-4049-A4AA-785EF90C5C0A}" name="100 nmole" dataDxfId="20"/>
+    <tableColumn id="2" xr3:uid="{FB4B3516-97C5-864F-B8F6-997D344259F3}" name="200 nmole" dataDxfId="19"/>
+    <tableColumn id="3" xr3:uid="{A42420C8-94F1-1D4E-81FF-02A3AB015E43}" name="1.0 µmole" dataDxfId="18"/>
+    <tableColumn id="4" xr3:uid="{738C7207-B13E-7249-83C3-F79999118766}" name="RNA" dataDxfId="17"/>
+    <tableColumn id="5" xr3:uid="{6B1876FD-786A-0245-8E1F-4E38C4AC996A}" name="2'OMe RNA" dataDxfId="16"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{82CC34A5-B44F-BC40-BE9C-CA3C8E945A74}" name="Less_Than_66_Res_Unmod_Synth_Scale_tbl" displayName="Less_Than_66_Res_Unmod_Synth_Scale_tbl" ref="K1:K7" totalsRowShown="0" headerRowDxfId="15" dataDxfId="13" headerRowBorderDxfId="14" tableBorderDxfId="12">
   <autoFilter ref="K1:K7" xr:uid="{82CC34A5-B44F-BC40-BE9C-CA3C8E945A74}">
     <filterColumn colId="0" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{B572BF42-880B-8748-A732-DBD8BC2EC77E}" name="&lt;66 Residues Unmodified Synthesis Scale" dataDxfId="12"/>
+    <tableColumn id="1" xr3:uid="{B572BF42-880B-8748-A732-DBD8BC2EC77E}" name="&lt;66 Residues Unmodified Synthesis Scale" dataDxfId="11"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{9C0C11B5-F3BC-DF41-9788-6F0A66C86ED4}" name="Less_Than_120_Res_Unmod_Synth_Scale_tbl" displayName="Less_Than_120_Res_Unmod_Synth_Scale_tbl" ref="L1:L6" totalsRowShown="0" headerRowDxfId="11" dataDxfId="9" headerRowBorderDxfId="10" tableBorderDxfId="8">
+<file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{9C0C11B5-F3BC-DF41-9788-6F0A66C86ED4}" name="Less_Than_120_Res_Unmod_Synth_Scale_tbl" displayName="Less_Than_120_Res_Unmod_Synth_Scale_tbl" ref="L1:L6" totalsRowShown="0" headerRowDxfId="10" dataDxfId="8" headerRowBorderDxfId="9" tableBorderDxfId="7">
   <autoFilter ref="L1:L6" xr:uid="{9C0C11B5-F3BC-DF41-9788-6F0A66C86ED4}">
     <filterColumn colId="0" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{1F2381E5-21E0-F544-AD7E-1E822A0D10BB}" name="&lt;120 Residues Unmodified Synthesis Scale" dataDxfId="7"/>
+    <tableColumn id="1" xr3:uid="{1F2381E5-21E0-F544-AD7E-1E822A0D10BB}" name="&lt;120 Residues Unmodified Synthesis Scale" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{4D54EEF4-303C-CD4F-B737-565A4B426735}" name="Mod_or_More_Than__119_Res_Unmod_Synth_Scale_tbl" displayName="Mod_or_More_Than__119_Res_Unmod_Synth_Scale_tbl" ref="M1:M6" totalsRowShown="0" headerRowDxfId="6" dataDxfId="4" headerRowBorderDxfId="5" tableBorderDxfId="3">
+<file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{4D54EEF4-303C-CD4F-B737-565A4B426735}" name="Mod_or_More_Than__119_Res_Unmod_Synth_Scale_tbl" displayName="Mod_or_More_Than__119_Res_Unmod_Synth_Scale_tbl" ref="M1:M6" totalsRowShown="0" headerRowDxfId="5" dataDxfId="3" headerRowBorderDxfId="4" tableBorderDxfId="2">
   <autoFilter ref="M1:M6" xr:uid="{4D54EEF4-303C-CD4F-B737-565A4B426735}">
     <filterColumn colId="0" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{29E66D03-9393-5B43-A9AD-0AE69864E6B6}" name="Modified or &gt;119 Residues Unmodified Synthesis Scale" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{29E66D03-9393-5B43-A9AD-0AE69864E6B6}" name="Modified or &gt;119 Residues Unmodified Synthesis Scale" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -3329,5931 +3900,9009 @@
             <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="74998"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.lotis.yale.edu/fmi/webd/keck_oligos?homeurl=https://lotis.yale.edu/keck_oligos.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oligos@yale.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oligos@yale.edu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.lotis.yale.edu/fmi/webd/keck_oligos?homeurl=https://lotis.yale.edu/keck_oligos.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oligos@yale.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oligos@yale.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Your.Name@institution.edu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8BA8824-A133-214A-8D4B-C9A4E688455B}">
-  <dimension ref="A1:U154"/>
+  <dimension ref="A1:U155"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="124.33203125" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.33203125" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="22" max="16384" width="124.33203125" style="2"/>
+    <col min="1" max="1" width="10.33203125" style="90" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="66" customWidth="1"/>
+    <col min="3" max="3" width="13.5" style="66" customWidth="1"/>
+    <col min="4" max="11" width="10.33203125" style="66" customWidth="1"/>
+    <col min="12" max="14" width="5.1640625" style="69" customWidth="1"/>
+    <col min="15" max="15" width="124" style="69" customWidth="1"/>
+    <col min="16" max="16" width="100.83203125" style="69" hidden="1" customWidth="1"/>
+    <col min="17" max="21" width="5.83203125" style="66" customWidth="1"/>
+    <col min="22" max="16384" width="124.33203125" style="63"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="19" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="107" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="108"/>
+      <c r="G1" s="108"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="109" t="s">
+        <v>71</v>
+      </c>
+      <c r="M1" s="110"/>
+      <c r="N1" s="110"/>
+      <c r="O1" s="110"/>
+      <c r="P1" s="111"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+    </row>
+    <row r="2" spans="1:21" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="64" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="88"/>
-[...9 lines deleted...]
-      <c r="L1" s="89" t="s">
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="L2" s="64" t="s">
         <v>73</v>
       </c>
-      <c r="M1" s="90"/>
-[...10 lines deleted...]
-      <c r="A2" s="54" t="s">
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+    </row>
+    <row r="3" spans="1:21" s="66" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="67" t="s">
         <v>74</v>
       </c>
-      <c r="B2" s="55"/>
-[...3 lines deleted...]
-      <c r="L2" s="54" t="s">
+      <c r="B3" s="112" t="s">
         <v>75</v>
       </c>
-      <c r="M2" s="55"/>
-[...5 lines deleted...]
-      <c r="A3" s="56" t="s">
+      <c r="C3" s="112"/>
+      <c r="D3" s="112"/>
+      <c r="E3" s="112"/>
+      <c r="F3" s="112"/>
+      <c r="G3" s="112"/>
+      <c r="H3" s="112"/>
+      <c r="I3" s="112"/>
+      <c r="J3" s="112"/>
+      <c r="L3" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M3" s="113" t="s">
         <v>76</v>
       </c>
-      <c r="B3" s="92" t="s">
+      <c r="N3" s="114"/>
+      <c r="O3" s="114"/>
+      <c r="P3" s="114"/>
+    </row>
+    <row r="4" spans="1:21" s="66" customFormat="1" ht="37" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="B4" s="114" t="s">
+        <v>282</v>
+      </c>
+      <c r="C4" s="114"/>
+      <c r="D4" s="114"/>
+      <c r="E4" s="114"/>
+      <c r="F4" s="114"/>
+      <c r="G4" s="114"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="114"/>
+      <c r="J4" s="114"/>
+      <c r="L4" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M4" s="112" t="s">
         <v>77</v>
       </c>
-      <c r="C3" s="92"/>
-[...10 lines deleted...]
-      <c r="M3" s="93" t="s">
+      <c r="N4" s="112"/>
+      <c r="O4" s="112"/>
+      <c r="P4" s="112"/>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A5" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="117" t="s">
         <v>78</v>
       </c>
-      <c r="N3" s="94"/>
-[...7 lines deleted...]
-      <c r="B4" s="94" t="s">
+      <c r="C5" s="117"/>
+      <c r="D5" s="117"/>
+      <c r="E5" s="70" t="s">
         <v>79</v>
       </c>
-      <c r="C4" s="94"/>
-[...10 lines deleted...]
-      <c r="M4" s="92" t="s">
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="71" t="s">
         <v>80</v>
       </c>
-      <c r="N4" s="92"/>
-[...7 lines deleted...]
-      <c r="B5" s="98" t="s">
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="63"/>
+      <c r="R5" s="63"/>
+      <c r="S5" s="63"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="63"/>
+    </row>
+    <row r="6" spans="1:21" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="69"/>
+      <c r="B6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="L6" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="112" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="98"/>
-[...1 lines deleted...]
-      <c r="E5" s="59" t="s">
+      <c r="N6" s="112"/>
+      <c r="O6" s="112"/>
+      <c r="P6" s="112"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A7" s="64" t="s">
         <v>82</v>
       </c>
-      <c r="F5" s="58"/>
-[...7 lines deleted...]
-      <c r="N5" s="60" t="s">
+      <c r="B7" s="65"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="65"/>
+      <c r="L7" s="67"/>
+      <c r="M7" s="68"/>
+      <c r="N7" s="68"/>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="63"/>
+      <c r="R7" s="63"/>
+      <c r="S7" s="63"/>
+      <c r="T7" s="63"/>
+      <c r="U7" s="63"/>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A8" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="B8" s="112" t="s">
         <v>83</v>
       </c>
-      <c r="O5" s="57"/>
-[...21 lines deleted...]
-      <c r="M6" s="92" t="s">
+      <c r="C8" s="112"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="112"/>
+      <c r="F8" s="112"/>
+      <c r="G8" s="112"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="L8" s="72" t="s">
         <v>84</v>
       </c>
-      <c r="N6" s="92"/>
-[...9 lines deleted...]
-      <c r="A7" s="54" t="s">
+      <c r="Q8" s="63"/>
+      <c r="R8" s="63"/>
+      <c r="S8" s="63"/>
+      <c r="T8" s="63"/>
+      <c r="U8" s="63"/>
+    </row>
+    <row r="9" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="118" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="118"/>
+      <c r="D9" s="118"/>
+      <c r="E9" s="118"/>
+      <c r="F9" s="118"/>
+      <c r="G9" s="118"/>
+      <c r="H9" s="118"/>
+      <c r="I9" s="118"/>
+      <c r="J9" s="118"/>
+      <c r="L9" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="M9" s="115" t="s">
         <v>85</v>
       </c>
-      <c r="B7" s="55"/>
-[...24 lines deleted...]
-      <c r="B8" s="92" t="s">
+      <c r="N9" s="115"/>
+      <c r="O9" s="115"/>
+      <c r="P9" s="115"/>
+      <c r="Q9" s="63"/>
+      <c r="R9" s="63"/>
+      <c r="S9" s="63"/>
+      <c r="T9" s="63"/>
+      <c r="U9" s="63"/>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A10" s="69"/>
+      <c r="B10" s="69"/>
+      <c r="C10" s="70" t="s">
+        <v>79</v>
+      </c>
+      <c r="D10" s="69"/>
+      <c r="E10" s="69"/>
+      <c r="L10" s="73"/>
+      <c r="M10" s="74" t="s">
         <v>86</v>
       </c>
-      <c r="C8" s="92"/>
-[...8 lines deleted...]
-      <c r="L8" s="61" t="s">
+      <c r="N10" s="119" t="s">
         <v>87</v>
       </c>
-      <c r="Q8" s="2"/>
-[...24 lines deleted...]
-      <c r="M9" s="95" t="s">
+      <c r="O10" s="119"/>
+      <c r="P10" s="119"/>
+      <c r="Q10" s="63"/>
+      <c r="R10" s="63"/>
+      <c r="S10" s="63"/>
+      <c r="T10" s="63"/>
+      <c r="U10" s="63"/>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A11" s="69"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="75"/>
+      <c r="D11" s="69"/>
+      <c r="E11" s="69"/>
+      <c r="L11" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="115" t="s">
         <v>88</v>
       </c>
-      <c r="N9" s="95"/>
-[...23 lines deleted...]
-      <c r="M10" s="63" t="s">
+      <c r="N11" s="115"/>
+      <c r="O11" s="115"/>
+      <c r="P11" s="115"/>
+      <c r="Q11" s="63"/>
+      <c r="R11" s="63"/>
+      <c r="S11" s="63"/>
+      <c r="T11" s="63"/>
+      <c r="U11" s="63"/>
+    </row>
+    <row r="12" spans="1:21" s="66" customFormat="1" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="76" t="s">
         <v>89</v>
       </c>
-      <c r="N10" s="100" t="s">
+      <c r="L12" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="112" t="s">
         <v>90</v>
       </c>
-      <c r="O10" s="100"/>
-[...17 lines deleted...]
-      <c r="M11" s="95" t="s">
+      <c r="N12" s="112"/>
+      <c r="O12" s="112"/>
+      <c r="P12" s="112"/>
+    </row>
+    <row r="13" spans="1:21" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="77"/>
+      <c r="B13" s="77"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="77"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="77"/>
+      <c r="G13" s="77"/>
+      <c r="H13" s="77"/>
+      <c r="L13" s="67"/>
+      <c r="M13" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="116" t="s">
         <v>91</v>
       </c>
-      <c r="N11" s="95"/>
-[...9 lines deleted...]
-      <c r="A12" s="12" t="s">
+      <c r="O13" s="116"/>
+      <c r="P13" s="116"/>
+    </row>
+    <row r="14" spans="1:21" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="120" t="s">
+        <v>244</v>
+      </c>
+      <c r="B14" s="120"/>
+      <c r="C14" s="120"/>
+      <c r="D14" s="120"/>
+      <c r="E14" s="120"/>
+      <c r="F14" s="77"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="77"/>
+      <c r="L14" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M14" s="112" t="s">
         <v>92</v>
       </c>
-      <c r="L12" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M12" s="92" t="s">
+      <c r="N14" s="112"/>
+      <c r="O14" s="112"/>
+      <c r="P14" s="112"/>
+    </row>
+    <row r="15" spans="1:21" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="77"/>
+      <c r="B15" s="77"/>
+      <c r="C15" s="77"/>
+      <c r="D15" s="77"/>
+      <c r="E15" s="77"/>
+      <c r="F15" s="77"/>
+      <c r="G15" s="77"/>
+      <c r="H15" s="77"/>
+      <c r="L15" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M15" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="N12" s="92"/>
-[...16 lines deleted...]
-      <c r="N13" s="96" t="s">
+      <c r="N15" s="112"/>
+      <c r="O15" s="112"/>
+      <c r="P15" s="112"/>
+    </row>
+    <row r="16" spans="1:21" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="72" t="s">
+        <v>245</v>
+      </c>
+      <c r="C16" s="79"/>
+      <c r="D16" s="79"/>
+      <c r="E16" s="79"/>
+      <c r="F16" s="79"/>
+      <c r="G16" s="79"/>
+      <c r="H16" s="79"/>
+      <c r="L16" s="80"/>
+      <c r="M16" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N16" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="O13" s="96"/>
-[...3 lines deleted...]
-      <c r="A14" s="12" t="s">
+      <c r="O16" s="122"/>
+      <c r="P16" s="122"/>
+    </row>
+    <row r="17" spans="1:16" s="66" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="81"/>
+      <c r="B17" s="77"/>
+      <c r="C17" s="79"/>
+      <c r="D17" s="79"/>
+      <c r="E17" s="79"/>
+      <c r="F17" s="79"/>
+      <c r="G17" s="79"/>
+      <c r="H17" s="79"/>
+      <c r="L17" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M17" s="82" t="s">
         <v>95</v>
       </c>
-      <c r="B14" s="11"/>
-[...9 lines deleted...]
-      <c r="M14" s="92" t="s">
+      <c r="N17" s="82"/>
+      <c r="O17" s="82"/>
+      <c r="P17" s="82"/>
+    </row>
+    <row r="18" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="76" t="s">
+        <v>276</v>
+      </c>
+      <c r="B18" s="77"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="77"/>
+      <c r="F18" s="77"/>
+      <c r="G18" s="77"/>
+      <c r="H18" s="77"/>
+      <c r="L18" s="67"/>
+      <c r="M18" s="68"/>
+      <c r="N18" s="68"/>
+      <c r="O18" s="68"/>
+      <c r="P18" s="68"/>
+    </row>
+    <row r="19" spans="1:16" s="66" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="124" t="s">
+        <v>246</v>
+      </c>
+      <c r="B19" s="124"/>
+      <c r="C19" s="124"/>
+      <c r="D19" s="124"/>
+      <c r="E19" s="124"/>
+      <c r="F19" s="124"/>
+      <c r="G19" s="124"/>
+      <c r="H19" s="124"/>
+      <c r="I19" s="124"/>
+      <c r="L19" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="N14" s="92"/>
-[...4 lines deleted...]
-      <c r="A15" s="66">
+      <c r="M19" s="69"/>
+      <c r="N19" s="69"/>
+      <c r="O19" s="69"/>
+      <c r="P19" s="69"/>
+    </row>
+    <row r="20" spans="1:16" s="66" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="83">
         <v>1</v>
       </c>
-      <c r="B15" s="97" t="s">
+      <c r="B20" s="125" t="s">
+        <v>283</v>
+      </c>
+      <c r="C20" s="125"/>
+      <c r="D20" s="125"/>
+      <c r="E20" s="125"/>
+      <c r="F20" s="125"/>
+      <c r="G20" s="125"/>
+      <c r="H20" s="125"/>
+      <c r="I20" s="125"/>
+      <c r="J20" s="125"/>
+      <c r="L20" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" s="112" t="s">
         <v>97</v>
       </c>
-      <c r="C15" s="97"/>
-[...8 lines deleted...]
-      <c r="M15" s="92" t="s">
+      <c r="N20" s="112"/>
+      <c r="O20" s="112"/>
+      <c r="P20" s="112"/>
+    </row>
+    <row r="21" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="84"/>
+      <c r="B21" s="77" t="s">
+        <v>284</v>
+      </c>
+      <c r="C21" s="77"/>
+      <c r="D21" s="77"/>
+      <c r="E21" s="77"/>
+      <c r="F21" s="77"/>
+      <c r="H21" s="77"/>
+      <c r="L21" s="67"/>
+      <c r="M21" s="68"/>
+      <c r="N21" s="70" t="s">
+        <v>79</v>
+      </c>
+      <c r="O21" s="68"/>
+      <c r="P21" s="68"/>
+    </row>
+    <row r="22" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="84"/>
+      <c r="B22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="F22" s="77"/>
+      <c r="G22" s="85" t="s">
+        <v>243</v>
+      </c>
+      <c r="H22" s="86" t="s">
+        <v>29</v>
+      </c>
+      <c r="I22" s="77" t="s">
+        <v>30</v>
+      </c>
+      <c r="L22" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M22" s="112" t="s">
         <v>98</v>
       </c>
-      <c r="N15" s="92"/>
-[...6 lines deleted...]
-      <c r="C16" s="11" t="s">
+      <c r="N22" s="112"/>
+      <c r="O22" s="112"/>
+      <c r="P22" s="112"/>
+    </row>
+    <row r="23" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="84"/>
+      <c r="B23" s="77"/>
+      <c r="E23" s="77"/>
+      <c r="F23" s="77"/>
+      <c r="G23" s="77"/>
+      <c r="H23" s="86" t="s">
+        <v>31</v>
+      </c>
+      <c r="I23" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="L23" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M23" s="112" t="s">
+        <v>285</v>
+      </c>
+      <c r="N23" s="112"/>
+      <c r="O23" s="112"/>
+      <c r="P23" s="112"/>
+    </row>
+    <row r="24" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="84"/>
+      <c r="B24" s="77"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="77"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="I24" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="L24" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M24" s="112" t="s">
         <v>99</v>
       </c>
-      <c r="D16" s="11"/>
-[...9 lines deleted...]
-      <c r="N16" s="102" t="s">
+      <c r="N24" s="112"/>
+      <c r="O24" s="112"/>
+      <c r="P24" s="112"/>
+    </row>
+    <row r="25" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="84"/>
+      <c r="B25" s="77"/>
+      <c r="E25" s="77"/>
+      <c r="F25" s="77"/>
+      <c r="G25" s="77"/>
+      <c r="H25" s="86" t="s">
+        <v>35</v>
+      </c>
+      <c r="I25" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L25" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M25" s="65" t="s">
         <v>100</v>
       </c>
-      <c r="O16" s="102"/>
-[...9 lines deleted...]
-      <c r="G17" s="15" t="s">
+      <c r="N25" s="68"/>
+      <c r="O25" s="68"/>
+      <c r="P25" s="68"/>
+    </row>
+    <row r="26" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="84"/>
+      <c r="B26" s="77"/>
+      <c r="E26" s="77"/>
+      <c r="F26" s="77"/>
+      <c r="G26" s="77"/>
+      <c r="H26" s="86" t="s">
+        <v>37</v>
+      </c>
+      <c r="I26" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="L26" s="67"/>
+      <c r="M26" s="68"/>
+      <c r="N26" s="65"/>
+      <c r="O26" s="68"/>
+      <c r="P26" s="68"/>
+    </row>
+    <row r="27" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="84"/>
+      <c r="B27" s="77"/>
+      <c r="E27" s="77"/>
+      <c r="F27" s="77"/>
+      <c r="G27" s="77"/>
+      <c r="H27" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="I27" s="77" t="s">
+        <v>40</v>
+      </c>
+      <c r="L27" s="67"/>
+      <c r="M27" s="68"/>
+      <c r="N27" s="65"/>
+      <c r="O27" s="68"/>
+      <c r="P27" s="68"/>
+    </row>
+    <row r="28" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="84"/>
+      <c r="B28" s="77"/>
+      <c r="E28" s="77"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="86" t="s">
+        <v>41</v>
+      </c>
+      <c r="I28" s="77" t="s">
+        <v>42</v>
+      </c>
+      <c r="L28" s="72" t="s">
+        <v>101</v>
+      </c>
+      <c r="M28" s="69"/>
+      <c r="N28" s="69"/>
+      <c r="O28" s="69"/>
+      <c r="P28" s="69"/>
+    </row>
+    <row r="29" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="84"/>
+      <c r="B29" s="77"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="77"/>
+      <c r="H29" s="86" t="s">
+        <v>43</v>
+      </c>
+      <c r="I29" s="77" t="s">
+        <v>44</v>
+      </c>
+      <c r="L29" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M29" s="112" t="s">
+        <v>103</v>
+      </c>
+      <c r="N29" s="112"/>
+      <c r="O29" s="112"/>
+      <c r="P29" s="112"/>
+    </row>
+    <row r="30" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="84"/>
+      <c r="B30" s="77"/>
+      <c r="E30" s="77"/>
+      <c r="F30" s="77"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="86" t="s">
+        <v>45</v>
+      </c>
+      <c r="I30" s="77" t="s">
+        <v>46</v>
+      </c>
+      <c r="L30" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M30" s="112" t="s">
+        <v>104</v>
+      </c>
+      <c r="N30" s="112"/>
+      <c r="O30" s="112"/>
+      <c r="P30" s="112"/>
+    </row>
+    <row r="31" spans="1:16" s="66" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="84"/>
+      <c r="B31" s="77"/>
+      <c r="E31" s="77"/>
+      <c r="F31" s="77"/>
+      <c r="G31" s="77"/>
+      <c r="H31" s="86" t="s">
+        <v>47</v>
+      </c>
+      <c r="I31" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M31" s="112" t="s">
+        <v>105</v>
+      </c>
+      <c r="N31" s="112"/>
+      <c r="O31" s="112"/>
+      <c r="P31" s="112"/>
+    </row>
+    <row r="32" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="84"/>
+      <c r="B32" s="77"/>
+      <c r="E32" s="77"/>
+      <c r="F32" s="77"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="86" t="s">
+        <v>18</v>
+      </c>
+      <c r="I32" s="77" t="s">
+        <v>49</v>
+      </c>
+      <c r="L32" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M32" s="112" t="s">
+        <v>106</v>
+      </c>
+      <c r="N32" s="112"/>
+      <c r="O32" s="112"/>
+      <c r="P32" s="112"/>
+    </row>
+    <row r="33" spans="1:16" s="66" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="84"/>
+      <c r="B33" s="77"/>
+      <c r="E33" s="77"/>
+      <c r="F33" s="77"/>
+      <c r="G33" s="77"/>
+      <c r="H33" s="86"/>
+      <c r="I33" s="77"/>
+      <c r="L33" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M33" s="112" t="s">
+        <v>108</v>
+      </c>
+      <c r="N33" s="112"/>
+      <c r="O33" s="112"/>
+      <c r="P33" s="112"/>
+    </row>
+    <row r="34" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="87"/>
+      <c r="B34" s="77"/>
+      <c r="C34" s="77"/>
+      <c r="D34" s="77"/>
+      <c r="E34" s="77"/>
+      <c r="F34" s="77"/>
+      <c r="G34" s="85" t="s">
+        <v>254</v>
+      </c>
+      <c r="H34" s="86" t="s">
+        <v>50</v>
+      </c>
+      <c r="I34" s="77"/>
+      <c r="L34" s="67"/>
+      <c r="M34" s="68"/>
+      <c r="N34" s="70" t="s">
+        <v>79</v>
+      </c>
+      <c r="O34" s="68"/>
+      <c r="P34" s="68"/>
+    </row>
+    <row r="35" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="87"/>
+      <c r="B35" s="77"/>
+      <c r="C35" s="77"/>
+      <c r="D35" s="77"/>
+      <c r="E35" s="77"/>
+      <c r="F35" s="77"/>
+      <c r="G35" s="77"/>
+      <c r="H35" s="86" t="s">
         <v>51</v>
       </c>
-      <c r="H17" s="14" t="s">
+      <c r="I35" s="77"/>
+      <c r="L35" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M35" s="112" t="s">
+        <v>109</v>
+      </c>
+      <c r="N35" s="112"/>
+      <c r="O35" s="112"/>
+      <c r="P35" s="112"/>
+    </row>
+    <row r="36" spans="1:16" s="66" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="83"/>
+      <c r="B36" s="77"/>
+      <c r="C36" s="77"/>
+      <c r="D36" s="77"/>
+      <c r="E36" s="77"/>
+      <c r="F36" s="77"/>
+      <c r="G36" s="77"/>
+      <c r="H36" s="86" t="s">
+        <v>241</v>
+      </c>
+      <c r="I36" s="77"/>
+      <c r="L36" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M36" s="112" t="s">
+        <v>286</v>
+      </c>
+      <c r="N36" s="112"/>
+      <c r="O36" s="112"/>
+      <c r="P36" s="112"/>
+    </row>
+    <row r="37" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="83"/>
+      <c r="B37" s="77"/>
+      <c r="C37" s="77"/>
+      <c r="D37" s="77"/>
+      <c r="E37" s="77"/>
+      <c r="F37" s="77"/>
+      <c r="G37" s="77"/>
+      <c r="H37" s="86" t="s">
         <v>52</v>
       </c>
-      <c r="I17" s="11"/>
-[...18 lines deleted...]
-      <c r="H18" s="14" t="s">
+      <c r="I37" s="77"/>
+      <c r="L37" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M37" s="112" t="s">
+        <v>110</v>
+      </c>
+      <c r="N37" s="112"/>
+      <c r="O37" s="112"/>
+      <c r="P37" s="112"/>
+    </row>
+    <row r="38" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="83"/>
+      <c r="B38" s="77"/>
+      <c r="C38" s="77"/>
+      <c r="D38" s="77"/>
+      <c r="E38" s="77"/>
+      <c r="F38" s="77"/>
+      <c r="G38" s="77"/>
+      <c r="H38" s="86" t="s">
         <v>53</v>
       </c>
-      <c r="I18" s="11"/>
-[...14 lines deleted...]
-      <c r="H19" s="14" t="s">
+      <c r="I38" s="77"/>
+      <c r="L38" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M38" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="N38" s="68"/>
+      <c r="O38" s="68"/>
+      <c r="P38" s="68"/>
+    </row>
+    <row r="39" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="83"/>
+      <c r="B39" s="77"/>
+      <c r="C39" s="77"/>
+      <c r="D39" s="77"/>
+      <c r="E39" s="77"/>
+      <c r="F39" s="77"/>
+      <c r="G39" s="77"/>
+      <c r="H39" s="86" t="s">
         <v>54</v>
       </c>
-      <c r="I19" s="11"/>
-      <c r="L19" s="61" t="s">
+      <c r="I39" s="77"/>
+      <c r="L39" s="67"/>
+      <c r="M39" s="65"/>
+      <c r="N39" s="68"/>
+      <c r="O39" s="68"/>
+      <c r="P39" s="68"/>
+    </row>
+    <row r="40" spans="1:16" s="66" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="83"/>
+      <c r="B40" s="77"/>
+      <c r="C40" s="77"/>
+      <c r="D40" s="77"/>
+      <c r="E40" s="77"/>
+      <c r="F40" s="77"/>
+      <c r="G40" s="77"/>
+      <c r="H40" s="86" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="77"/>
+      <c r="L40" s="64" t="s">
+        <v>113</v>
+      </c>
+      <c r="M40" s="65"/>
+      <c r="N40" s="65"/>
+      <c r="O40" s="65"/>
+      <c r="P40" s="65"/>
+    </row>
+    <row r="41" spans="1:16" s="66" customFormat="1" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="83"/>
+      <c r="B41" s="77"/>
+      <c r="C41" s="77"/>
+      <c r="D41" s="77"/>
+      <c r="E41" s="77"/>
+      <c r="F41" s="77"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="86" t="s">
+        <v>242</v>
+      </c>
+      <c r="I41" s="77"/>
+      <c r="L41" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M41" s="65" t="s">
+        <v>114</v>
+      </c>
+      <c r="N41" s="65"/>
+      <c r="O41" s="65"/>
+      <c r="P41" s="65"/>
+    </row>
+    <row r="42" spans="1:16" s="66" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="83"/>
+      <c r="B42" s="77"/>
+      <c r="C42" s="77"/>
+      <c r="D42" s="77"/>
+      <c r="E42" s="77"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="86"/>
+      <c r="I42" s="77"/>
+      <c r="L42" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M42" s="112" t="s">
+        <v>115</v>
+      </c>
+      <c r="N42" s="112"/>
+      <c r="O42" s="112"/>
+      <c r="P42" s="112"/>
+    </row>
+    <row r="43" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="83"/>
+      <c r="D43" s="77"/>
+      <c r="E43" s="77"/>
+      <c r="F43" s="77"/>
+      <c r="G43" s="85" t="s">
+        <v>255</v>
+      </c>
+      <c r="H43" s="86" t="s">
+        <v>250</v>
+      </c>
+      <c r="I43" s="77"/>
+      <c r="L43" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M43" s="65" t="s">
+        <v>116</v>
+      </c>
+      <c r="N43" s="65"/>
+      <c r="O43" s="65"/>
+      <c r="P43" s="65"/>
+    </row>
+    <row r="44" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="83"/>
+      <c r="D44" s="77"/>
+      <c r="E44" s="77"/>
+      <c r="F44" s="77"/>
+      <c r="G44" s="77"/>
+      <c r="H44" s="86" t="s">
+        <v>251</v>
+      </c>
+      <c r="I44" s="77"/>
+      <c r="L44" s="67"/>
+      <c r="M44" s="65"/>
+      <c r="N44" s="65"/>
+      <c r="O44" s="65"/>
+      <c r="P44" s="65"/>
+    </row>
+    <row r="45" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="83"/>
+      <c r="D45" s="77"/>
+      <c r="E45" s="77"/>
+      <c r="F45" s="77"/>
+      <c r="G45" s="77"/>
+      <c r="H45" s="86" t="s">
+        <v>252</v>
+      </c>
+      <c r="I45" s="77"/>
+      <c r="L45" s="64" t="s">
+        <v>117</v>
+      </c>
+      <c r="M45" s="65"/>
+      <c r="N45" s="65"/>
+      <c r="O45" s="65"/>
+      <c r="P45" s="65"/>
+    </row>
+    <row r="46" spans="1:16" s="66" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="83"/>
+      <c r="D46" s="77"/>
+      <c r="E46" s="77"/>
+      <c r="F46" s="77"/>
+      <c r="G46" s="77"/>
+      <c r="H46" s="86" t="s">
+        <v>253</v>
+      </c>
+      <c r="I46" s="77"/>
+      <c r="L46" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M46" s="112" t="s">
+        <v>118</v>
+      </c>
+      <c r="N46" s="112"/>
+      <c r="O46" s="112"/>
+      <c r="P46" s="112"/>
+    </row>
+    <row r="47" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="83"/>
+      <c r="B47" s="77"/>
+      <c r="C47" s="77"/>
+      <c r="D47" s="77"/>
+      <c r="E47" s="77"/>
+      <c r="F47" s="77"/>
+      <c r="G47" s="77"/>
+      <c r="H47" s="86"/>
+      <c r="I47" s="77"/>
+      <c r="L47" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M47" s="65" t="s">
+        <v>119</v>
+      </c>
+      <c r="N47" s="68"/>
+      <c r="O47" s="68"/>
+      <c r="P47" s="68"/>
+    </row>
+    <row r="48" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="88">
+        <v>2</v>
+      </c>
+      <c r="B48" s="124" t="s">
+        <v>247</v>
+      </c>
+      <c r="C48" s="124"/>
+      <c r="D48" s="124"/>
+      <c r="E48" s="124"/>
+      <c r="F48" s="124"/>
+      <c r="G48" s="124"/>
+      <c r="H48" s="124"/>
+      <c r="I48" s="124"/>
+      <c r="J48" s="124"/>
+      <c r="L48" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M48" s="112" t="s">
+        <v>120</v>
+      </c>
+      <c r="N48" s="112"/>
+      <c r="O48" s="112"/>
+      <c r="P48" s="112"/>
+    </row>
+    <row r="49" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="84"/>
+      <c r="B49" s="77"/>
+      <c r="C49" s="77" t="s">
+        <v>20</v>
+      </c>
+      <c r="D49" s="77"/>
+      <c r="E49" s="77"/>
+      <c r="F49" s="77"/>
+      <c r="G49" s="77"/>
+      <c r="H49" s="77"/>
+      <c r="L49" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M49" s="112" t="s">
+        <v>121</v>
+      </c>
+      <c r="N49" s="112"/>
+      <c r="O49" s="112"/>
+      <c r="P49" s="112"/>
+    </row>
+    <row r="50" spans="1:16" s="66" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="84"/>
+      <c r="B50" s="77"/>
+      <c r="C50" s="77" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" s="77"/>
+      <c r="E50" s="77"/>
+      <c r="F50" s="77"/>
+      <c r="G50" s="77"/>
+      <c r="H50" s="77"/>
+      <c r="L50" s="80"/>
+      <c r="M50" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N50" s="112" t="s">
+        <v>122</v>
+      </c>
+      <c r="O50" s="112"/>
+      <c r="P50" s="112"/>
+    </row>
+    <row r="51" spans="1:16" s="66" customFormat="1" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="84"/>
+      <c r="B51" s="77"/>
+      <c r="C51" s="77" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" s="77"/>
+      <c r="E51" s="77"/>
+      <c r="F51" s="77"/>
+      <c r="G51" s="77"/>
+      <c r="H51" s="77"/>
+      <c r="L51" s="67"/>
+      <c r="M51" s="65"/>
+      <c r="N51" s="65"/>
+      <c r="O51" s="65"/>
+      <c r="P51" s="65"/>
+    </row>
+    <row r="52" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="84"/>
+      <c r="B52" s="77"/>
+      <c r="C52" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" s="77"/>
+      <c r="E52" s="77"/>
+      <c r="F52" s="77"/>
+      <c r="G52" s="77"/>
+      <c r="H52" s="77"/>
+      <c r="L52" s="64" t="s">
+        <v>123</v>
+      </c>
+      <c r="M52" s="89"/>
+      <c r="N52" s="89"/>
+      <c r="O52" s="89"/>
+      <c r="P52" s="89"/>
+    </row>
+    <row r="53" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="84"/>
+      <c r="B53" s="77"/>
+      <c r="C53" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="D53" s="77"/>
+      <c r="E53" s="77"/>
+      <c r="F53" s="77"/>
+      <c r="G53" s="77"/>
+      <c r="H53" s="77"/>
+      <c r="L53" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M53" s="112" t="s">
+        <v>124</v>
+      </c>
+      <c r="N53" s="112"/>
+      <c r="O53" s="112"/>
+      <c r="P53" s="112"/>
+    </row>
+    <row r="54" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="84"/>
+      <c r="B54" s="77"/>
+      <c r="C54" s="77" t="s">
+        <v>58</v>
+      </c>
+      <c r="D54" s="77"/>
+      <c r="E54" s="77"/>
+      <c r="F54" s="77"/>
+      <c r="G54" s="77"/>
+      <c r="H54" s="77"/>
+      <c r="L54" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M54" s="112" t="s">
+        <v>125</v>
+      </c>
+      <c r="N54" s="112"/>
+      <c r="O54" s="112"/>
+      <c r="P54" s="112"/>
+    </row>
+    <row r="55" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="84"/>
+      <c r="B55" s="77"/>
+      <c r="C55" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D55" s="77"/>
+      <c r="E55" s="77"/>
+      <c r="F55" s="77"/>
+      <c r="G55" s="77"/>
+      <c r="H55" s="77"/>
+      <c r="L55" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M55" s="112" t="s">
+        <v>126</v>
+      </c>
+      <c r="N55" s="112"/>
+      <c r="O55" s="112"/>
+      <c r="P55" s="112"/>
+    </row>
+    <row r="56" spans="1:16" s="66" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="84"/>
+      <c r="B56" s="77"/>
+      <c r="C56" s="77"/>
+      <c r="D56" s="123" t="s">
+        <v>26</v>
+      </c>
+      <c r="E56" s="123"/>
+      <c r="F56" s="123"/>
+      <c r="G56" s="123"/>
+      <c r="H56" s="123"/>
+      <c r="I56" s="123"/>
+      <c r="J56" s="123"/>
+      <c r="L56" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M56" s="112" t="s">
+        <v>127</v>
+      </c>
+      <c r="N56" s="112"/>
+      <c r="O56" s="112"/>
+      <c r="P56" s="112"/>
+    </row>
+    <row r="57" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="84"/>
+      <c r="B57" s="77"/>
+      <c r="C57" s="77"/>
+      <c r="D57" s="90"/>
+      <c r="E57" s="90"/>
+      <c r="F57" s="90"/>
+      <c r="G57" s="90"/>
+      <c r="H57" s="90"/>
+      <c r="I57" s="90"/>
+      <c r="J57" s="90"/>
+      <c r="L57" s="67"/>
+      <c r="M57" s="65"/>
+      <c r="N57" s="65"/>
+      <c r="O57" s="65"/>
+      <c r="P57" s="65"/>
+    </row>
+    <row r="58" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="84">
+        <v>3</v>
+      </c>
+      <c r="B58" s="77" t="s">
+        <v>27</v>
+      </c>
+      <c r="D58" s="77"/>
+      <c r="E58" s="77"/>
+      <c r="F58" s="77"/>
+      <c r="G58" s="77"/>
+      <c r="H58" s="77"/>
+      <c r="L58" s="64" t="s">
+        <v>128</v>
+      </c>
+      <c r="M58" s="65"/>
+      <c r="N58" s="65"/>
+      <c r="O58" s="65"/>
+      <c r="P58" s="65"/>
+    </row>
+    <row r="59" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="84"/>
+      <c r="B59" s="77"/>
+      <c r="C59" s="77"/>
+      <c r="D59" s="77"/>
+      <c r="E59" s="77"/>
+      <c r="F59" s="77"/>
+      <c r="G59" s="77"/>
+      <c r="H59" s="77"/>
+      <c r="L59" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M59" s="112" t="s">
+        <v>129</v>
+      </c>
+      <c r="N59" s="112"/>
+      <c r="O59" s="112"/>
+      <c r="P59" s="112"/>
+    </row>
+    <row r="60" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="84">
+        <v>4</v>
+      </c>
+      <c r="B60" s="106" t="s">
+        <v>292</v>
+      </c>
+      <c r="C60" s="77"/>
+      <c r="D60" s="77"/>
+      <c r="E60" s="77"/>
+      <c r="F60" s="77"/>
+      <c r="G60" s="77"/>
+      <c r="H60" s="77"/>
+      <c r="L60" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M60" s="112" t="s">
+        <v>130</v>
+      </c>
+      <c r="N60" s="112"/>
+      <c r="O60" s="112"/>
+      <c r="P60" s="112"/>
+    </row>
+    <row r="61" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="84"/>
+      <c r="B61" s="77"/>
+      <c r="C61" s="77"/>
+      <c r="D61" s="77"/>
+      <c r="E61" s="77"/>
+      <c r="F61" s="77"/>
+      <c r="G61" s="77"/>
+      <c r="H61" s="77"/>
+      <c r="L61" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M61" s="112" t="s">
+        <v>131</v>
+      </c>
+      <c r="N61" s="112"/>
+      <c r="O61" s="112"/>
+      <c r="P61" s="112"/>
+    </row>
+    <row r="62" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="84">
+        <v>5</v>
+      </c>
+      <c r="B62" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" s="77"/>
+      <c r="D62" s="77"/>
+      <c r="E62" s="77"/>
+      <c r="F62" s="77"/>
+      <c r="G62" s="77"/>
+      <c r="H62" s="77"/>
+      <c r="L62" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M62" s="112" t="s">
+        <v>132</v>
+      </c>
+      <c r="N62" s="112"/>
+      <c r="O62" s="112"/>
+      <c r="P62" s="112"/>
+    </row>
+    <row r="63" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="84"/>
+      <c r="B63" s="77"/>
+      <c r="C63" s="77"/>
+      <c r="D63" s="77"/>
+      <c r="E63" s="77"/>
+      <c r="F63" s="77"/>
+      <c r="G63" s="77"/>
+      <c r="H63" s="77"/>
+      <c r="L63" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M63" s="112" t="s">
+        <v>133</v>
+      </c>
+      <c r="N63" s="112"/>
+      <c r="O63" s="112"/>
+      <c r="P63" s="112"/>
+    </row>
+    <row r="64" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="84">
+        <v>6</v>
+      </c>
+      <c r="B64" s="77" t="s">
+        <v>291</v>
+      </c>
+      <c r="C64" s="77"/>
+      <c r="D64" s="77"/>
+      <c r="E64" s="77"/>
+      <c r="F64" s="77"/>
+      <c r="G64" s="77"/>
+      <c r="H64" s="77"/>
+      <c r="L64" s="69"/>
+      <c r="M64" s="69"/>
+      <c r="N64" s="69"/>
+      <c r="O64" s="69"/>
+      <c r="P64" s="69"/>
+    </row>
+    <row r="65" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="83"/>
+      <c r="B65" s="77"/>
+      <c r="C65" s="77"/>
+      <c r="D65" s="77"/>
+      <c r="E65" s="77"/>
+      <c r="F65" s="77"/>
+      <c r="G65" s="77"/>
+      <c r="H65" s="86"/>
+      <c r="I65" s="77"/>
+      <c r="L65" s="92" t="s">
+        <v>134</v>
+      </c>
+      <c r="M65" s="69"/>
+      <c r="N65" s="69"/>
+      <c r="O65" s="69"/>
+      <c r="P65" s="69"/>
+    </row>
+    <row r="66" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="83">
+        <v>7</v>
+      </c>
+      <c r="B66" s="72" t="s">
+        <v>248</v>
+      </c>
+      <c r="C66" s="77"/>
+      <c r="D66" s="77"/>
+      <c r="E66" s="77"/>
+      <c r="F66" s="77"/>
+      <c r="G66" s="77"/>
+      <c r="H66" s="86"/>
+      <c r="I66" s="77"/>
+      <c r="L66" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M66" s="112" t="s">
+        <v>135</v>
+      </c>
+      <c r="N66" s="112"/>
+      <c r="O66" s="112"/>
+      <c r="P66" s="112"/>
+    </row>
+    <row r="67" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="81"/>
+      <c r="B67" s="79"/>
+      <c r="C67" s="77" t="s">
+        <v>249</v>
+      </c>
+      <c r="D67" s="79"/>
+      <c r="E67" s="79"/>
+      <c r="F67" s="79"/>
+      <c r="G67" s="79"/>
+      <c r="H67" s="79"/>
+      <c r="L67" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M67" s="112" t="s">
+        <v>136</v>
+      </c>
+      <c r="N67" s="112"/>
+      <c r="O67" s="112"/>
+      <c r="P67" s="112"/>
+    </row>
+    <row r="68" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="81"/>
+      <c r="B68" s="77"/>
+      <c r="C68" s="77"/>
+      <c r="D68" s="77"/>
+      <c r="E68" s="77"/>
+      <c r="F68" s="77"/>
+      <c r="G68" s="77"/>
+      <c r="H68" s="77"/>
+      <c r="L68" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M68" s="112" t="s">
+        <v>137</v>
+      </c>
+      <c r="N68" s="112"/>
+      <c r="O68" s="112"/>
+      <c r="P68" s="112"/>
+    </row>
+    <row r="69" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="91" t="s">
+        <v>278</v>
+      </c>
+      <c r="B69" s="77"/>
+      <c r="C69" s="77"/>
+      <c r="D69" s="77"/>
+      <c r="E69" s="77"/>
+      <c r="F69" s="77"/>
+      <c r="G69" s="77"/>
+      <c r="H69" s="77"/>
+      <c r="L69" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M69" s="130" t="s">
+        <v>138</v>
+      </c>
+      <c r="N69" s="130"/>
+      <c r="O69" s="130"/>
+      <c r="P69" s="130"/>
+    </row>
+    <row r="70" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="83"/>
+      <c r="B70" s="123" t="s">
+        <v>277</v>
+      </c>
+      <c r="C70" s="123"/>
+      <c r="D70" s="123"/>
+      <c r="E70" s="123"/>
+      <c r="F70" s="123"/>
+      <c r="G70" s="123"/>
+      <c r="H70" s="123"/>
+      <c r="I70" s="123"/>
+      <c r="J70" s="123"/>
+      <c r="L70" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M70" s="112" t="s">
+        <v>139</v>
+      </c>
+      <c r="N70" s="112"/>
+      <c r="O70" s="112"/>
+      <c r="P70" s="112"/>
+    </row>
+    <row r="71" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="81"/>
+      <c r="B71" s="77"/>
+      <c r="C71" s="77"/>
+      <c r="D71" s="77"/>
+      <c r="E71" s="77"/>
+      <c r="F71" s="77"/>
+      <c r="G71" s="77"/>
+      <c r="H71" s="77"/>
+      <c r="L71" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M71" s="112" t="s">
+        <v>140</v>
+      </c>
+      <c r="N71" s="112"/>
+      <c r="O71" s="112"/>
+      <c r="P71" s="112"/>
+    </row>
+    <row r="72" spans="1:16" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="81"/>
+      <c r="B72" s="77"/>
+      <c r="C72" s="77" t="s">
+        <v>13</v>
+      </c>
+      <c r="D72" s="121" t="s">
         <v>102</v>
       </c>
-      <c r="M19" s="58"/>
-[...34 lines deleted...]
-      <c r="H21" s="14" t="s">
+      <c r="E72" s="121"/>
+      <c r="F72" s="121"/>
+      <c r="G72" s="121"/>
+      <c r="H72" s="121"/>
+      <c r="I72" s="121"/>
+      <c r="J72" s="121"/>
+      <c r="L72" s="80"/>
+      <c r="M72" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N72" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="O72" s="112"/>
+      <c r="P72" s="112"/>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A73" s="81"/>
+      <c r="B73" s="77"/>
+      <c r="C73" s="77"/>
+      <c r="D73" s="93"/>
+      <c r="E73" s="93"/>
+      <c r="F73" s="93"/>
+      <c r="G73" s="93"/>
+      <c r="H73" s="93"/>
+      <c r="I73" s="93"/>
+      <c r="J73" s="93"/>
+      <c r="L73" s="80"/>
+      <c r="M73" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N73" s="112" t="s">
+        <v>142</v>
+      </c>
+      <c r="O73" s="112"/>
+      <c r="P73" s="112"/>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A74" s="81"/>
+      <c r="B74" s="77"/>
+      <c r="C74" s="77" t="s">
+        <v>60</v>
+      </c>
+      <c r="D74" s="121" t="s">
+        <v>102</v>
+      </c>
+      <c r="E74" s="121"/>
+      <c r="F74" s="121"/>
+      <c r="G74" s="121"/>
+      <c r="H74" s="121"/>
+      <c r="I74" s="121"/>
+      <c r="J74" s="121"/>
+      <c r="L74" s="80"/>
+      <c r="M74" s="78"/>
+      <c r="N74" s="68"/>
+      <c r="O74" s="68"/>
+      <c r="P74" s="68"/>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A75" s="81"/>
+      <c r="B75" s="77"/>
+      <c r="C75" s="77"/>
+      <c r="D75" s="93"/>
+      <c r="E75" s="93"/>
+      <c r="F75" s="93"/>
+      <c r="G75" s="93"/>
+      <c r="H75" s="93"/>
+      <c r="I75" s="93"/>
+      <c r="J75" s="93"/>
+      <c r="L75" s="64" t="s">
+        <v>143</v>
+      </c>
+      <c r="M75" s="65"/>
+      <c r="N75" s="65"/>
+      <c r="O75" s="65"/>
+      <c r="P75" s="65"/>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A76" s="81"/>
+      <c r="B76" s="77"/>
+      <c r="C76" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" s="121" t="s">
+        <v>107</v>
+      </c>
+      <c r="E76" s="121"/>
+      <c r="F76" s="121"/>
+      <c r="G76" s="121"/>
+      <c r="H76" s="121"/>
+      <c r="I76" s="121"/>
+      <c r="J76" s="121"/>
+      <c r="L76" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M76" s="112" t="s">
+        <v>144</v>
+      </c>
+      <c r="N76" s="112"/>
+      <c r="O76" s="112"/>
+      <c r="P76" s="112"/>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A77" s="81"/>
+      <c r="B77" s="77"/>
+      <c r="C77" s="77"/>
+      <c r="D77" s="93"/>
+      <c r="E77" s="93"/>
+      <c r="F77" s="93"/>
+      <c r="G77" s="93"/>
+      <c r="H77" s="93"/>
+      <c r="I77" s="93"/>
+      <c r="J77" s="93"/>
+      <c r="L77" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M77" s="112" t="s">
+        <v>145</v>
+      </c>
+      <c r="N77" s="112"/>
+      <c r="O77" s="112"/>
+      <c r="P77" s="112"/>
+    </row>
+    <row r="78" spans="1:16" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="81"/>
+      <c r="B78" s="77"/>
+      <c r="C78" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="D78" s="126" t="s">
+        <v>293</v>
+      </c>
+      <c r="E78" s="127"/>
+      <c r="F78" s="127"/>
+      <c r="G78" s="127"/>
+      <c r="H78" s="127"/>
+      <c r="I78" s="127"/>
+      <c r="J78" s="127"/>
+      <c r="L78" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M78" s="112" t="s">
+        <v>146</v>
+      </c>
+      <c r="N78" s="112"/>
+      <c r="O78" s="112"/>
+      <c r="P78" s="112"/>
+    </row>
+    <row r="79" spans="1:16" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="81"/>
+      <c r="B79" s="77"/>
+      <c r="C79" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="D79" s="126"/>
+      <c r="E79" s="127"/>
+      <c r="F79" s="127"/>
+      <c r="G79" s="127"/>
+      <c r="H79" s="127"/>
+      <c r="I79" s="127"/>
+      <c r="J79" s="127"/>
+      <c r="L79" s="67"/>
+      <c r="M79" s="65"/>
+      <c r="N79" s="65"/>
+      <c r="O79" s="65"/>
+      <c r="P79" s="65"/>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A80" s="81"/>
+      <c r="B80" s="77"/>
+      <c r="C80" s="77"/>
+      <c r="D80" s="96"/>
+      <c r="E80" s="96"/>
+      <c r="F80" s="96"/>
+      <c r="G80" s="96"/>
+      <c r="H80" s="96"/>
+      <c r="I80" s="96"/>
+      <c r="L80" s="72" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A81" s="81"/>
+      <c r="C81" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="D81" s="77" t="s">
+        <v>111</v>
+      </c>
+      <c r="E81" s="77"/>
+      <c r="F81" s="77"/>
+      <c r="G81" s="77"/>
+      <c r="H81" s="77"/>
+      <c r="L81" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M81" s="112" t="s">
+        <v>148</v>
+      </c>
+      <c r="N81" s="112"/>
+      <c r="O81" s="112"/>
+      <c r="P81" s="112"/>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A82" s="81"/>
+      <c r="C82" s="77"/>
+      <c r="D82" s="77"/>
+      <c r="E82" s="77"/>
+      <c r="F82" s="77"/>
+      <c r="G82" s="77"/>
+      <c r="H82" s="77"/>
+      <c r="L82" s="80"/>
+      <c r="M82" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N82" s="112" t="s">
+        <v>149</v>
+      </c>
+      <c r="O82" s="112"/>
+      <c r="P82" s="112"/>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A83" s="81"/>
+      <c r="B83" s="77"/>
+      <c r="C83" s="77" t="s">
+        <v>19</v>
+      </c>
+      <c r="D83" s="77" t="s">
+        <v>112</v>
+      </c>
+      <c r="E83" s="77"/>
+      <c r="F83" s="77"/>
+      <c r="G83" s="77"/>
+      <c r="H83" s="77"/>
+      <c r="L83" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M83" s="132" t="s">
+        <v>150</v>
+      </c>
+      <c r="N83" s="132"/>
+      <c r="O83" s="132"/>
+      <c r="P83" s="132"/>
+    </row>
+    <row r="84" spans="1:16" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="81"/>
+      <c r="C84" s="129" t="s">
+        <v>287</v>
+      </c>
+      <c r="D84" s="129"/>
+      <c r="E84" s="129"/>
+      <c r="F84" s="129"/>
+      <c r="G84" s="129"/>
+      <c r="H84" s="129"/>
+      <c r="I84" s="129"/>
+      <c r="J84" s="129"/>
+      <c r="L84" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M84" s="112" t="s">
+        <v>151</v>
+      </c>
+      <c r="N84" s="112"/>
+      <c r="O84" s="112"/>
+      <c r="P84" s="112"/>
+    </row>
+    <row r="85" spans="1:16" ht="19" x14ac:dyDescent="0.2">
+      <c r="A85" s="81"/>
+      <c r="C85" s="97"/>
+      <c r="D85" s="97"/>
+      <c r="E85" s="97"/>
+      <c r="F85" s="97"/>
+      <c r="G85" s="97"/>
+      <c r="H85" s="97"/>
+      <c r="I85" s="97"/>
+      <c r="J85" s="97"/>
+      <c r="L85" s="67"/>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A86" s="91" t="s">
+        <v>280</v>
+      </c>
+      <c r="B86" s="95"/>
+      <c r="C86" s="95"/>
+      <c r="D86" s="95"/>
+      <c r="E86" s="95"/>
+      <c r="F86" s="95"/>
+      <c r="G86" s="95"/>
+      <c r="H86" s="95"/>
+      <c r="I86" s="95"/>
+      <c r="J86" s="95"/>
+      <c r="L86" s="64" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" ht="32" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="83"/>
+      <c r="B87" s="123" t="s">
+        <v>279</v>
+      </c>
+      <c r="C87" s="123"/>
+      <c r="D87" s="123"/>
+      <c r="E87" s="123"/>
+      <c r="F87" s="123"/>
+      <c r="G87" s="123"/>
+      <c r="H87" s="123"/>
+      <c r="I87" s="123"/>
+      <c r="J87" s="123"/>
+      <c r="L87" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M87" s="98" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A88" s="77"/>
+      <c r="B88" s="77"/>
+      <c r="C88" s="77"/>
+      <c r="D88" s="79"/>
+      <c r="E88" s="79"/>
+      <c r="F88" s="79"/>
+      <c r="G88" s="79"/>
+      <c r="H88" s="79"/>
+      <c r="L88" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M88" s="112" t="s">
+        <v>154</v>
+      </c>
+      <c r="N88" s="112"/>
+      <c r="O88" s="112"/>
+      <c r="P88" s="112"/>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A89" s="77"/>
+      <c r="B89" s="77"/>
+      <c r="C89" s="105" t="s">
         <v>56</v>
       </c>
-      <c r="I21" s="11"/>
-[...1004 lines deleted...]
-      <c r="M69" s="92" t="s">
+      <c r="D89" s="77" t="s">
+        <v>281</v>
+      </c>
+      <c r="E89" s="77"/>
+      <c r="F89" s="77"/>
+      <c r="G89" s="77"/>
+      <c r="H89" s="77"/>
+      <c r="M89" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N89" s="131" t="s">
         <v>155</v>
       </c>
-      <c r="N69" s="92"/>
-[...19 lines deleted...]
-      <c r="M70" s="92" t="s">
+      <c r="O89" s="131"/>
+      <c r="P89" s="131"/>
+    </row>
+    <row r="90" spans="1:16" ht="32" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="77"/>
+      <c r="B90" s="77"/>
+      <c r="C90" s="105" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="125" t="s">
+        <v>289</v>
+      </c>
+      <c r="E90" s="125"/>
+      <c r="F90" s="125"/>
+      <c r="G90" s="125"/>
+      <c r="H90" s="125"/>
+      <c r="I90" s="125"/>
+      <c r="J90" s="125"/>
+      <c r="L90" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M90" s="112" t="s">
+        <v>288</v>
+      </c>
+      <c r="N90" s="112"/>
+      <c r="O90" s="112"/>
+      <c r="P90" s="112"/>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A91" s="77"/>
+      <c r="B91" s="77"/>
+      <c r="C91" s="105" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="128" t="s">
+        <v>290</v>
+      </c>
+      <c r="E91" s="128"/>
+      <c r="F91" s="128"/>
+      <c r="G91" s="128"/>
+      <c r="H91" s="128"/>
+      <c r="I91" s="128"/>
+      <c r="J91" s="128"/>
+      <c r="L91" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M91" s="112" t="s">
         <v>156</v>
       </c>
-      <c r="N70" s="92"/>
-[...20 lines deleted...]
-      <c r="N71" s="92" t="s">
+      <c r="N91" s="112"/>
+      <c r="O91" s="112"/>
+      <c r="P91" s="112"/>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A92" s="77"/>
+      <c r="B92" s="77"/>
+      <c r="C92" s="105" t="s">
+        <v>68</v>
+      </c>
+      <c r="D92" s="77" t="s">
+        <v>294</v>
+      </c>
+      <c r="E92" s="77"/>
+      <c r="F92" s="77"/>
+      <c r="G92" s="86"/>
+      <c r="H92" s="77"/>
+      <c r="L92" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M92" s="112" t="s">
         <v>157</v>
       </c>
-      <c r="O71" s="92"/>
-[...19 lines deleted...]
-      <c r="N72" s="92" t="s">
+      <c r="N92" s="112"/>
+      <c r="O92" s="112"/>
+      <c r="P92" s="112"/>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A93" s="77"/>
+      <c r="B93" s="79"/>
+      <c r="C93" s="79"/>
+      <c r="D93" s="79"/>
+      <c r="E93" s="79"/>
+      <c r="F93" s="79"/>
+      <c r="G93" s="79"/>
+      <c r="H93" s="79"/>
+      <c r="L93" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M93" s="112" t="s">
         <v>158</v>
       </c>
-      <c r="O72" s="92"/>
-[...26 lines deleted...]
-      <c r="L74" s="54" t="s">
+      <c r="N93" s="112"/>
+      <c r="O93" s="112"/>
+      <c r="P93" s="112"/>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A94" s="77"/>
+      <c r="B94" s="77"/>
+      <c r="C94" s="77"/>
+      <c r="D94" s="77"/>
+      <c r="E94" s="77"/>
+      <c r="F94" s="77"/>
+      <c r="G94" s="77"/>
+      <c r="H94" s="77"/>
+      <c r="L94" s="100" t="s">
         <v>159</v>
       </c>
-      <c r="M74" s="55"/>
-[...16 lines deleted...]
-      <c r="M75" s="92" t="s">
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A95" s="77"/>
+      <c r="B95" s="77"/>
+      <c r="C95" s="77"/>
+      <c r="D95" s="77"/>
+      <c r="E95" s="77"/>
+      <c r="F95" s="85"/>
+      <c r="G95" s="86"/>
+      <c r="H95" s="77"/>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A96" s="77"/>
+      <c r="B96" s="77"/>
+      <c r="C96" s="77"/>
+      <c r="D96" s="77"/>
+      <c r="E96" s="77"/>
+      <c r="F96" s="77"/>
+      <c r="G96" s="86"/>
+      <c r="H96" s="77"/>
+      <c r="L96" s="64" t="s">
         <v>160</v>
       </c>
-      <c r="N75" s="92"/>
-[...15 lines deleted...]
-      <c r="M76" s="92" t="s">
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A97" s="77"/>
+      <c r="B97" s="77"/>
+      <c r="C97" s="77"/>
+      <c r="D97" s="77"/>
+      <c r="E97" s="77"/>
+      <c r="F97" s="77"/>
+      <c r="G97" s="86"/>
+      <c r="H97" s="77"/>
+      <c r="L97" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M97" s="112" t="s">
         <v>161</v>
       </c>
-      <c r="N76" s="92"/>
-[...15 lines deleted...]
-      <c r="M77" s="92" t="s">
+      <c r="N97" s="112"/>
+      <c r="O97" s="112"/>
+      <c r="P97" s="112"/>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A98" s="77"/>
+      <c r="B98" s="77"/>
+      <c r="C98" s="77"/>
+      <c r="D98" s="77"/>
+      <c r="E98" s="77"/>
+      <c r="F98" s="77"/>
+      <c r="G98" s="86"/>
+      <c r="H98" s="77"/>
+      <c r="L98" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M98" s="112" t="s">
         <v>162</v>
       </c>
-      <c r="N77" s="92"/>
-[...27 lines deleted...]
-      <c r="L79" s="61" t="s">
+      <c r="N98" s="112"/>
+      <c r="O98" s="112"/>
+      <c r="P98" s="112"/>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A99" s="77"/>
+      <c r="B99" s="77"/>
+      <c r="C99" s="77"/>
+      <c r="D99" s="77"/>
+      <c r="E99" s="77"/>
+      <c r="F99" s="77"/>
+      <c r="G99" s="86"/>
+      <c r="H99" s="77"/>
+      <c r="L99" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M99" s="112" t="s">
         <v>163</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="M80" s="92" t="s">
+      <c r="N99" s="112"/>
+      <c r="O99" s="112"/>
+      <c r="P99" s="112"/>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A100" s="77"/>
+      <c r="B100" s="77"/>
+      <c r="C100" s="77"/>
+      <c r="D100" s="77"/>
+      <c r="E100" s="77"/>
+      <c r="F100" s="77"/>
+      <c r="G100" s="86"/>
+      <c r="H100" s="77"/>
+      <c r="L100" s="101"/>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A101" s="77"/>
+      <c r="B101" s="77"/>
+      <c r="C101" s="77"/>
+      <c r="D101" s="77"/>
+      <c r="E101" s="77"/>
+      <c r="F101" s="85"/>
+      <c r="G101" s="77"/>
+      <c r="H101" s="77"/>
+      <c r="L101" s="72" t="s">
         <v>164</v>
       </c>
-      <c r="N80" s="92"/>
-[...16 lines deleted...]
-      <c r="N81" s="92" t="s">
+      <c r="M101" s="68"/>
+      <c r="N101" s="68"/>
+      <c r="O101" s="68"/>
+      <c r="P101" s="68"/>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="L102" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M102" s="112" t="s">
         <v>165</v>
       </c>
-      <c r="O81" s="92"/>
-[...14 lines deleted...]
-      <c r="M82" s="110" t="s">
+      <c r="N102" s="112"/>
+      <c r="O102" s="112"/>
+      <c r="P102" s="112"/>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="L103" s="67"/>
+      <c r="M103" s="65"/>
+      <c r="N103" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="O103" s="65"/>
+      <c r="P103" s="65"/>
+    </row>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="L104" s="67"/>
+      <c r="M104" s="102" t="s">
         <v>166</v>
       </c>
-      <c r="N82" s="110"/>
-[...15 lines deleted...]
-      <c r="M83" s="92" t="s">
+      <c r="N104" s="103"/>
+      <c r="O104" s="65"/>
+      <c r="P104" s="65"/>
+    </row>
+    <row r="105" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="L105" s="67"/>
+      <c r="M105" s="133" t="s">
         <v>167</v>
       </c>
-      <c r="N83" s="92"/>
-[...15 lines deleted...]
-      <c r="L85" s="54" t="s">
+      <c r="N105" s="133"/>
+      <c r="O105" s="133"/>
+      <c r="P105" s="82" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="86" spans="1:16" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="M86" s="75" t="s">
+    <row r="106" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="L106" s="67"/>
+      <c r="M106" s="133" t="s">
         <v>169</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="M87" s="92" t="s">
+      <c r="N106" s="133"/>
+      <c r="O106" s="133"/>
+      <c r="P106" s="82" t="s">
         <v>170</v>
       </c>
-      <c r="N87" s="92"/>
-[...7 lines deleted...]
-      <c r="N88" s="109" t="s">
+    </row>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="L107" s="67"/>
+      <c r="M107" s="133" t="s">
         <v>171</v>
       </c>
-      <c r="O88" s="109"/>
-[...6 lines deleted...]
-      <c r="M89" s="92" t="s">
+      <c r="N107" s="133"/>
+      <c r="O107" s="133"/>
+      <c r="P107" s="82" t="s">
         <v>172</v>
       </c>
-      <c r="N89" s="92"/>
-[...7 lines deleted...]
-      <c r="M90" s="92" t="s">
+    </row>
+    <row r="108" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="L108" s="67"/>
+      <c r="M108" s="133" t="s">
         <v>173</v>
       </c>
-      <c r="N90" s="92"/>
-[...7 lines deleted...]
-      <c r="M91" s="92" t="s">
+      <c r="N108" s="133"/>
+      <c r="O108" s="133"/>
+      <c r="P108" s="82" t="s">
         <v>174</v>
       </c>
-      <c r="N91" s="92"/>
-[...7 lines deleted...]
-      <c r="M92" s="92" t="s">
+    </row>
+    <row r="109" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="L109" s="67"/>
+      <c r="M109" s="133" t="s">
         <v>175</v>
       </c>
-      <c r="N92" s="92"/>
-[...4 lines deleted...]
-      <c r="L93" s="77" t="s">
+      <c r="N109" s="133"/>
+      <c r="O109" s="133"/>
+      <c r="P109" s="104" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="95" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="L95" s="54" t="s">
+    <row r="110" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="L110" s="67"/>
+      <c r="M110" s="133" t="s">
         <v>177</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="M96" s="92" t="s">
+      <c r="N110" s="133"/>
+      <c r="O110" s="133"/>
+      <c r="P110" s="82" t="s">
         <v>178</v>
       </c>
-      <c r="N96" s="92"/>
-[...7 lines deleted...]
-      <c r="M97" s="92" t="s">
+    </row>
+    <row r="111" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="L111" s="67"/>
+      <c r="M111" s="133" t="s">
         <v>179</v>
       </c>
-      <c r="N97" s="92"/>
-[...7 lines deleted...]
-      <c r="M98" s="92" t="s">
+      <c r="N111" s="133"/>
+      <c r="O111" s="133"/>
+      <c r="P111" s="82" t="s">
         <v>180</v>
       </c>
-      <c r="N98" s="92"/>
-[...7 lines deleted...]
-      <c r="L100" s="61" t="s">
+    </row>
+    <row r="112" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="L112" s="67"/>
+      <c r="M112" s="133" t="s">
         <v>181</v>
       </c>
-      <c r="M100" s="57"/>
-[...8 lines deleted...]
-      <c r="M101" s="92" t="s">
+      <c r="N112" s="133"/>
+      <c r="O112" s="133"/>
+      <c r="P112" s="82" t="s">
         <v>182</v>
       </c>
-      <c r="N101" s="92"/>
-[...14 lines deleted...]
-      <c r="M103" s="78" t="s">
+    </row>
+    <row r="113" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L113" s="67"/>
+      <c r="M113" s="133" t="s">
         <v>183</v>
       </c>
-      <c r="N103" s="79"/>
-[...5 lines deleted...]
-      <c r="M104" s="111" t="s">
+      <c r="N113" s="133"/>
+      <c r="O113" s="133"/>
+      <c r="P113" s="82" t="s">
         <v>184</v>
       </c>
-      <c r="N104" s="111"/>
-[...1 lines deleted...]
-      <c r="P104" s="68" t="s">
+    </row>
+    <row r="114" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L114" s="67"/>
+      <c r="M114" s="133" t="s">
         <v>185</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M105" s="111" t="s">
+      <c r="N114" s="133"/>
+      <c r="O114" s="133"/>
+      <c r="P114" s="82" t="s">
         <v>186</v>
       </c>
-      <c r="N105" s="111"/>
-[...1 lines deleted...]
-      <c r="P105" s="68" t="s">
+    </row>
+    <row r="115" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L115" s="67"/>
+      <c r="M115" s="133" t="s">
         <v>187</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M106" s="111" t="s">
+      <c r="N115" s="133"/>
+      <c r="O115" s="133"/>
+      <c r="P115" s="82" t="s">
         <v>188</v>
       </c>
-      <c r="N106" s="111"/>
-[...1 lines deleted...]
-      <c r="P106" s="68" t="s">
+    </row>
+    <row r="116" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L116" s="67"/>
+      <c r="M116" s="133" t="s">
         <v>189</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M107" s="111" t="s">
+      <c r="N116" s="133"/>
+      <c r="O116" s="133"/>
+      <c r="P116" s="82" t="s">
         <v>190</v>
       </c>
-      <c r="N107" s="111"/>
-[...1 lines deleted...]
-      <c r="P107" s="68" t="s">
+    </row>
+    <row r="117" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L117" s="67"/>
+      <c r="M117" s="133" t="s">
         <v>191</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M108" s="111" t="s">
+      <c r="N117" s="133"/>
+      <c r="O117" s="133"/>
+      <c r="P117" s="82" t="s">
         <v>192</v>
       </c>
-      <c r="N108" s="111"/>
-[...1 lines deleted...]
-      <c r="P108" s="35" t="s">
+    </row>
+    <row r="118" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L118" s="67"/>
+      <c r="M118" s="133" t="s">
         <v>193</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M109" s="111" t="s">
+      <c r="N118" s="133"/>
+      <c r="O118" s="133"/>
+      <c r="P118" s="82" t="s">
         <v>194</v>
       </c>
-      <c r="N109" s="111"/>
-[...1 lines deleted...]
-      <c r="P109" s="68" t="s">
+    </row>
+    <row r="119" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L119" s="67"/>
+      <c r="M119" s="134" t="s">
         <v>195</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M110" s="111" t="s">
+      <c r="N119" s="134"/>
+      <c r="O119" s="134"/>
+      <c r="P119" s="82" t="s">
         <v>196</v>
       </c>
-      <c r="N110" s="111"/>
-[...1 lines deleted...]
-      <c r="P110" s="68" t="s">
+    </row>
+    <row r="120" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L120" s="67"/>
+      <c r="M120" s="133" t="s">
         <v>197</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M111" s="111" t="s">
+      <c r="N120" s="133"/>
+      <c r="O120" s="133"/>
+      <c r="P120" s="82" t="s">
         <v>198</v>
       </c>
-      <c r="N111" s="111"/>
-[...1 lines deleted...]
-      <c r="P111" s="68" t="s">
+    </row>
+    <row r="121" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L121" s="67"/>
+      <c r="M121" s="134" t="s">
         <v>199</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M112" s="111" t="s">
+      <c r="N121" s="134"/>
+      <c r="O121" s="134"/>
+      <c r="P121" s="82" t="s">
         <v>200</v>
       </c>
-      <c r="N112" s="111"/>
-[...1 lines deleted...]
-      <c r="P112" s="68" t="s">
+    </row>
+    <row r="122" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L122" s="67"/>
+      <c r="M122" s="134" t="s">
         <v>201</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M113" s="111" t="s">
+      <c r="N122" s="134"/>
+      <c r="O122" s="134"/>
+      <c r="P122" s="82" t="s">
         <v>202</v>
       </c>
-      <c r="N113" s="111"/>
-[...1 lines deleted...]
-      <c r="P113" s="68" t="s">
+    </row>
+    <row r="123" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L123" s="67"/>
+      <c r="M123" s="134" t="s">
         <v>203</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M114" s="111" t="s">
+      <c r="N123" s="134"/>
+      <c r="O123" s="134"/>
+      <c r="P123" s="82" t="s">
         <v>204</v>
       </c>
-      <c r="N114" s="111"/>
-[...1 lines deleted...]
-      <c r="P114" s="68" t="s">
+    </row>
+    <row r="124" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L124" s="67"/>
+      <c r="M124" s="134" t="s">
         <v>205</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M115" s="111" t="s">
+      <c r="N124" s="134"/>
+      <c r="O124" s="134"/>
+      <c r="P124" s="82" t="s">
         <v>206</v>
       </c>
-      <c r="N115" s="111"/>
-[...1 lines deleted...]
-      <c r="P115" s="68" t="s">
+    </row>
+    <row r="125" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L125" s="67"/>
+      <c r="M125" s="134" t="s">
         <v>207</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M116" s="111" t="s">
+      <c r="N125" s="134"/>
+      <c r="O125" s="134"/>
+      <c r="P125" s="82" t="s">
         <v>208</v>
       </c>
-      <c r="N116" s="111"/>
-[...1 lines deleted...]
-      <c r="P116" s="68" t="s">
+    </row>
+    <row r="126" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L126" s="67"/>
+      <c r="M126" s="134" t="s">
         <v>209</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M117" s="111" t="s">
+      <c r="N126" s="134"/>
+      <c r="O126" s="134"/>
+      <c r="P126" s="82" t="s">
         <v>210</v>
       </c>
-      <c r="N117" s="111"/>
-[...1 lines deleted...]
-      <c r="P117" s="68" t="s">
+    </row>
+    <row r="127" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L127" s="67"/>
+      <c r="M127" s="65"/>
+      <c r="N127" s="71"/>
+      <c r="O127" s="65"/>
+      <c r="P127" s="65"/>
+    </row>
+    <row r="128" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L128" s="72" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="118" spans="12:16" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="M118" s="112" t="s">
+    <row r="129" spans="12:16" ht="32" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L129" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M129" s="112" t="s">
         <v>212</v>
       </c>
-      <c r="N118" s="112"/>
-[...1 lines deleted...]
-      <c r="P118" s="68" t="s">
+      <c r="N129" s="112"/>
+      <c r="O129" s="112"/>
+      <c r="P129" s="112"/>
+    </row>
+    <row r="130" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L130" s="80"/>
+      <c r="M130" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N130" s="112" t="s">
         <v>213</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M119" s="111" t="s">
+      <c r="O130" s="112"/>
+      <c r="P130" s="112"/>
+    </row>
+    <row r="131" spans="12:16" ht="34" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L131" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M131" s="112" t="s">
         <v>214</v>
       </c>
-      <c r="N119" s="111"/>
-[...1 lines deleted...]
-      <c r="P119" s="68" t="s">
+      <c r="N131" s="112"/>
+      <c r="O131" s="112"/>
+      <c r="P131" s="112"/>
+    </row>
+    <row r="132" spans="12:16" ht="49" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L132" s="80"/>
+      <c r="M132" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N132" s="112" t="s">
         <v>215</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M120" s="112" t="s">
+      <c r="O132" s="112"/>
+      <c r="P132" s="112"/>
+    </row>
+    <row r="133" spans="12:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L133" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M133" s="112" t="s">
         <v>216</v>
       </c>
-      <c r="N120" s="112"/>
-[...1 lines deleted...]
-      <c r="P120" s="68" t="s">
+      <c r="N133" s="112"/>
+      <c r="O133" s="112"/>
+      <c r="P133" s="112"/>
+    </row>
+    <row r="135" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L135" s="64" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="121" spans="12:16" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="M121" s="112" t="s">
+    <row r="136" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L136" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M136" s="112" t="s">
         <v>218</v>
       </c>
-      <c r="N121" s="112"/>
-[...1 lines deleted...]
-      <c r="P121" s="68" t="s">
+      <c r="N136" s="112"/>
+      <c r="O136" s="112"/>
+      <c r="P136" s="112"/>
+    </row>
+    <row r="137" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="M137" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N137" s="131" t="s">
         <v>219</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M122" s="112" t="s">
+      <c r="O137" s="131"/>
+      <c r="P137" s="131"/>
+    </row>
+    <row r="138" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="O138" s="131" t="s">
         <v>220</v>
       </c>
-      <c r="N122" s="112"/>
-[...1 lines deleted...]
-      <c r="P122" s="68" t="s">
+      <c r="P138" s="131"/>
+    </row>
+    <row r="139" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="M139" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N139" s="131" t="s">
         <v>221</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M123" s="112" t="s">
+      <c r="O139" s="131"/>
+      <c r="P139" s="131"/>
+    </row>
+    <row r="140" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="M140" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N140" s="131" t="s">
         <v>222</v>
       </c>
-      <c r="N123" s="112"/>
-[...1 lines deleted...]
-      <c r="P123" s="68" t="s">
+      <c r="O140" s="131"/>
+      <c r="P140" s="131"/>
+    </row>
+    <row r="141" spans="12:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M141" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N141" s="131" t="s">
         <v>223</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M124" s="112" t="s">
+      <c r="O141" s="131"/>
+      <c r="P141" s="131"/>
+    </row>
+    <row r="142" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="M142" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N142" s="131" t="s">
         <v>224</v>
       </c>
-      <c r="N124" s="112"/>
-[...1 lines deleted...]
-      <c r="P124" s="68" t="s">
+      <c r="O142" s="131"/>
+      <c r="P142" s="131"/>
+    </row>
+    <row r="143" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="M143" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N143" s="131" t="s">
         <v>225</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="M125" s="112" t="s">
+      <c r="O143" s="131"/>
+      <c r="P143" s="131"/>
+    </row>
+    <row r="144" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L144" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M144" s="112" t="s">
         <v>226</v>
       </c>
-      <c r="N125" s="112"/>
-[...1 lines deleted...]
-      <c r="P125" s="68" t="s">
+      <c r="N144" s="112"/>
+      <c r="O144" s="112"/>
+      <c r="P144" s="112"/>
+    </row>
+    <row r="145" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="M145" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N145" s="131" t="s">
         <v>227</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="L127" s="61" t="s">
+      <c r="O145" s="131"/>
+      <c r="P145" s="131"/>
+    </row>
+    <row r="146" spans="12:16" ht="32" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O146" s="136" t="s">
         <v>228</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="M128" s="92" t="s">
+      <c r="P146" s="136"/>
+    </row>
+    <row r="147" spans="12:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M147" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N147" s="131" t="s">
         <v>229</v>
       </c>
-      <c r="N128" s="92"/>
-[...8 lines deleted...]
-      <c r="N129" s="92" t="s">
+      <c r="O147" s="131"/>
+      <c r="P147" s="131"/>
+    </row>
+    <row r="148" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="M148" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N148" s="131" t="s">
         <v>230</v>
       </c>
-      <c r="O129" s="92"/>
-[...6 lines deleted...]
-      <c r="M130" s="92" t="s">
+      <c r="O148" s="131"/>
+      <c r="P148" s="131"/>
+    </row>
+    <row r="149" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="L149" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M149" s="112" t="s">
         <v>231</v>
       </c>
-      <c r="N130" s="92"/>
-[...8 lines deleted...]
-      <c r="N131" s="92" t="s">
+      <c r="N149" s="112"/>
+      <c r="O149" s="112"/>
+      <c r="P149" s="112"/>
+    </row>
+    <row r="150" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="M150" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N150" s="131" t="s">
         <v>232</v>
       </c>
-      <c r="O131" s="92"/>
-[...6 lines deleted...]
-      <c r="M132" s="92" t="s">
+      <c r="O150" s="131"/>
+      <c r="P150" s="131"/>
+    </row>
+    <row r="151" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="O151" s="131" t="s">
         <v>233</v>
       </c>
-      <c r="N132" s="92"/>
-[...4 lines deleted...]
-      <c r="L134" s="54" t="s">
+      <c r="P151" s="131"/>
+    </row>
+    <row r="152" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="O152" s="131" t="s">
         <v>234</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="M135" s="92" t="s">
+      <c r="P152" s="131"/>
+    </row>
+    <row r="153" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="M153" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="N153" s="131" t="s">
         <v>235</v>
       </c>
-      <c r="N135" s="92"/>
-[...7 lines deleted...]
-      <c r="N136" s="109" t="s">
+      <c r="O153" s="131"/>
+      <c r="P153" s="131"/>
+    </row>
+    <row r="154" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="M154" s="78"/>
+      <c r="N154" s="99"/>
+      <c r="O154" s="99"/>
+      <c r="P154" s="99"/>
+    </row>
+    <row r="155" spans="12:16" ht="106" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L155" s="135" t="s">
         <v>236</v>
       </c>
-      <c r="O136" s="109"/>
-[...161 lines deleted...]
-      <c r="P154" s="113"/>
+      <c r="M155" s="135"/>
+      <c r="N155" s="135"/>
+      <c r="O155" s="135"/>
+      <c r="P155" s="135"/>
     </row>
   </sheetData>
-  <mergeCells count="127">
-    <mergeCell ref="L154:P154"/>
+  <mergeCells count="129">
+    <mergeCell ref="L155:P155"/>
+    <mergeCell ref="N148:P148"/>
+    <mergeCell ref="M149:P149"/>
+    <mergeCell ref="N150:P150"/>
+    <mergeCell ref="O151:P151"/>
+    <mergeCell ref="O152:P152"/>
+    <mergeCell ref="N153:P153"/>
+    <mergeCell ref="N142:P142"/>
+    <mergeCell ref="N143:P143"/>
+    <mergeCell ref="M144:P144"/>
+    <mergeCell ref="N145:P145"/>
+    <mergeCell ref="O146:P146"/>
     <mergeCell ref="N147:P147"/>
-    <mergeCell ref="M148:P148"/>
-[...13 lines deleted...]
-    <mergeCell ref="N138:P138"/>
+    <mergeCell ref="M136:P136"/>
+    <mergeCell ref="N137:P137"/>
+    <mergeCell ref="O138:P138"/>
     <mergeCell ref="N139:P139"/>
     <mergeCell ref="N140:P140"/>
-    <mergeCell ref="M125:O125"/>
-[...5 lines deleted...]
-    <mergeCell ref="M119:O119"/>
+    <mergeCell ref="N141:P141"/>
+    <mergeCell ref="M126:O126"/>
+    <mergeCell ref="M129:P129"/>
+    <mergeCell ref="N130:P130"/>
+    <mergeCell ref="M131:P131"/>
+    <mergeCell ref="N132:P132"/>
+    <mergeCell ref="M133:P133"/>
     <mergeCell ref="M120:O120"/>
     <mergeCell ref="M121:O121"/>
     <mergeCell ref="M122:O122"/>
     <mergeCell ref="M123:O123"/>
     <mergeCell ref="M124:O124"/>
-    <mergeCell ref="M113:O113"/>
+    <mergeCell ref="M125:O125"/>
     <mergeCell ref="M114:O114"/>
     <mergeCell ref="M115:O115"/>
     <mergeCell ref="M116:O116"/>
     <mergeCell ref="M117:O117"/>
     <mergeCell ref="M118:O118"/>
-    <mergeCell ref="M107:O107"/>
+    <mergeCell ref="M119:O119"/>
     <mergeCell ref="M108:O108"/>
     <mergeCell ref="M109:O109"/>
     <mergeCell ref="M110:O110"/>
     <mergeCell ref="M111:O111"/>
     <mergeCell ref="M112:O112"/>
-    <mergeCell ref="M97:P97"/>
+    <mergeCell ref="M113:O113"/>
     <mergeCell ref="M98:P98"/>
-    <mergeCell ref="M101:P101"/>
-    <mergeCell ref="M104:O104"/>
+    <mergeCell ref="M99:P99"/>
+    <mergeCell ref="M102:P102"/>
     <mergeCell ref="M105:O105"/>
     <mergeCell ref="M106:O106"/>
-    <mergeCell ref="N88:P88"/>
-    <mergeCell ref="M89:P89"/>
+    <mergeCell ref="M107:O107"/>
+    <mergeCell ref="N89:P89"/>
     <mergeCell ref="M90:P90"/>
     <mergeCell ref="M91:P91"/>
     <mergeCell ref="M92:P92"/>
-    <mergeCell ref="M96:P96"/>
+    <mergeCell ref="M93:P93"/>
+    <mergeCell ref="M97:P97"/>
+    <mergeCell ref="M78:P78"/>
+    <mergeCell ref="M81:P81"/>
+    <mergeCell ref="N82:P82"/>
+    <mergeCell ref="M83:P83"/>
+    <mergeCell ref="M84:P84"/>
+    <mergeCell ref="M88:P88"/>
+    <mergeCell ref="D90:J90"/>
+    <mergeCell ref="D91:J91"/>
+    <mergeCell ref="M55:P55"/>
+    <mergeCell ref="M56:P56"/>
+    <mergeCell ref="M59:P59"/>
+    <mergeCell ref="M60:P60"/>
+    <mergeCell ref="M61:P61"/>
+    <mergeCell ref="M62:P62"/>
+    <mergeCell ref="M48:P48"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="N50:P50"/>
+    <mergeCell ref="M53:P53"/>
+    <mergeCell ref="D56:J56"/>
+    <mergeCell ref="M54:P54"/>
+    <mergeCell ref="C84:J84"/>
+    <mergeCell ref="M71:P71"/>
+    <mergeCell ref="N72:P72"/>
+    <mergeCell ref="N73:P73"/>
+    <mergeCell ref="M76:P76"/>
     <mergeCell ref="M77:P77"/>
-    <mergeCell ref="M80:P80"/>
-[...11 lines deleted...]
-    <mergeCell ref="M65:P65"/>
+    <mergeCell ref="M63:P63"/>
     <mergeCell ref="M66:P66"/>
     <mergeCell ref="M67:P67"/>
     <mergeCell ref="M68:P68"/>
-    <mergeCell ref="M69:P69"/>
-[...21 lines deleted...]
-    <mergeCell ref="M34:P34"/>
+    <mergeCell ref="B87:J87"/>
+    <mergeCell ref="M46:P46"/>
+    <mergeCell ref="D76:J76"/>
+    <mergeCell ref="M33:P33"/>
+    <mergeCell ref="D78:J79"/>
     <mergeCell ref="M35:P35"/>
     <mergeCell ref="M36:P36"/>
-    <mergeCell ref="D28:J28"/>
-    <mergeCell ref="M28:P28"/>
+    <mergeCell ref="M37:P37"/>
+    <mergeCell ref="B48:J48"/>
+    <mergeCell ref="D72:J72"/>
+    <mergeCell ref="M69:P69"/>
+    <mergeCell ref="M70:P70"/>
     <mergeCell ref="M29:P29"/>
-    <mergeCell ref="D30:J30"/>
     <mergeCell ref="M30:P30"/>
+    <mergeCell ref="D74:J74"/>
     <mergeCell ref="M31:P31"/>
+    <mergeCell ref="M32:P32"/>
     <mergeCell ref="N16:P16"/>
     <mergeCell ref="M20:P20"/>
     <mergeCell ref="M22:P22"/>
     <mergeCell ref="M23:P23"/>
     <mergeCell ref="M24:P24"/>
-    <mergeCell ref="B26:J26"/>
+    <mergeCell ref="B70:J70"/>
+    <mergeCell ref="A19:I19"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="M42:P42"/>
     <mergeCell ref="M14:P14"/>
-    <mergeCell ref="B15:H15"/>
     <mergeCell ref="M15:P15"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="M6:P6"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="M9:P9"/>
     <mergeCell ref="N10:P10"/>
+    <mergeCell ref="A14:E14"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="L1:P1"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="M3:P3"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="M4:P4"/>
     <mergeCell ref="M11:P11"/>
     <mergeCell ref="M12:P12"/>
     <mergeCell ref="N13:P13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E5" r:id="rId1" xr:uid="{E7381A4A-B72F-E04A-8544-E8E214424995}"/>
     <hyperlink ref="C10" r:id="rId2" xr:uid="{7D91C95A-98B2-0A49-810D-39E76C8DBEBA}"/>
     <hyperlink ref="N5" r:id="rId3" xr:uid="{46BB6191-4CEE-254B-B806-4BDEB962E5D5}"/>
-    <hyperlink ref="N33" r:id="rId4" xr:uid="{95708A56-B4EA-574E-9947-E501AE722F14}"/>
+    <hyperlink ref="N34" r:id="rId4" xr:uid="{95708A56-B4EA-574E-9947-E501AE722F14}"/>
     <hyperlink ref="N21" r:id="rId5" xr:uid="{14CC112E-E0C0-C54B-BA8E-A2F2CA3148E0}"/>
-    <hyperlink ref="N102" r:id="rId6" xr:uid="{ED2EB3C4-CFF7-8441-BB57-5EF22F82DCF9}"/>
+    <hyperlink ref="N103" r:id="rId6" xr:uid="{ED2EB3C4-CFF7-8441-BB57-5EF22F82DCF9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECAC6FBE-F374-6048-99FA-A30F19E8D819}">
+  <dimension ref="A1:AC113"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D15" sqref="D15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="7.6640625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="14.6640625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="13" style="4" customWidth="1"/>
+    <col min="4" max="4" width="52" style="4" customWidth="1"/>
+    <col min="5" max="5" width="11.83203125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.33203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="36.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="18.6640625" style="4" customWidth="1"/>
+    <col min="9" max="9" width="22.1640625" style="4" customWidth="1"/>
+    <col min="10" max="10" width="21.6640625" customWidth="1"/>
+    <col min="11" max="12" width="21.6640625" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="18.5" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="18.1640625" hidden="1" customWidth="1"/>
+    <col min="15" max="19" width="14.1640625" style="1" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="14.83203125" style="1" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="14.5" style="1" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="6.1640625" style="1" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="13.5" customWidth="1"/>
+    <col min="24" max="24" width="8.1640625" style="2" customWidth="1"/>
+    <col min="25" max="16384" width="9.1640625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29" ht="69" x14ac:dyDescent="0.25">
+      <c r="B1" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1" s="139" t="s">
+        <v>275</v>
+      </c>
+      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
+      <c r="G1" s="139"/>
+      <c r="H1" s="139"/>
+      <c r="I1" s="139"/>
+      <c r="K1" s="62" t="s">
+        <v>62</v>
+      </c>
+      <c r="L1" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="M1" s="62" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29" ht="19" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="139" t="s">
+        <v>274</v>
+      </c>
+      <c r="D2" s="139"/>
+      <c r="E2" s="139"/>
+      <c r="F2" s="139"/>
+      <c r="G2" s="139"/>
+      <c r="H2" s="139"/>
+      <c r="I2" s="139"/>
+      <c r="K2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="M2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="O2" s="61" t="s">
+        <v>13</v>
+      </c>
+      <c r="P2" s="61" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q2" s="61" t="s">
+        <v>60</v>
+      </c>
+      <c r="R2" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="S2" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="T2" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="U2" s="61" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29" ht="19" x14ac:dyDescent="0.25">
+      <c r="B3" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="139" t="s">
+        <v>273</v>
+      </c>
+      <c r="D3" s="139"/>
+      <c r="E3" s="139"/>
+      <c r="F3" s="139"/>
+      <c r="G3" s="139"/>
+      <c r="H3" s="139"/>
+      <c r="I3" s="139"/>
+      <c r="K3" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="O3" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="P3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="R3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="S3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="T3" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="U3" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29" ht="19" x14ac:dyDescent="0.25">
+      <c r="B4" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="139" t="s">
+        <v>272</v>
+      </c>
+      <c r="D4" s="139"/>
+      <c r="E4" s="139"/>
+      <c r="F4" s="139"/>
+      <c r="G4" s="139"/>
+      <c r="H4" s="139"/>
+      <c r="I4" s="139"/>
+      <c r="K4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="P4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="R4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="S4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="U4" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" ht="19" x14ac:dyDescent="0.25">
+      <c r="B5" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="139" t="s">
+        <v>271</v>
+      </c>
+      <c r="D5" s="139"/>
+      <c r="E5" s="139"/>
+      <c r="F5" s="139"/>
+      <c r="G5" s="139"/>
+      <c r="H5" s="139"/>
+      <c r="I5" s="139"/>
+      <c r="K5" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="P5" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="R5" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="S5" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="U5" s="1" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="140" t="s">
+        <v>270</v>
+      </c>
+      <c r="D6" s="139"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="139"/>
+      <c r="G6" s="139"/>
+      <c r="H6" s="139"/>
+      <c r="I6" s="139"/>
+      <c r="K6" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="L7" s="2"/>
+    </row>
+    <row r="8" spans="1:29" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="K8" s="2"/>
+    </row>
+    <row r="9" spans="1:29" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="13"/>
+      <c r="B9" s="137" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="137"/>
+      <c r="D9" s="137"/>
+      <c r="E9" s="137"/>
+      <c r="F9" s="138"/>
+      <c r="G9" s="39" t="s">
+        <v>269</v>
+      </c>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
+    </row>
+    <row r="10" spans="1:29" ht="83" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="F10" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="G10" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="H10" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="W10" s="1"/>
+      <c r="X10"/>
+      <c r="Y10" s="2"/>
+    </row>
+    <row r="11" spans="1:29" s="44" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="6">
+        <v>1</v>
+      </c>
+      <c r="B11" s="7">
+        <v>1</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="D11" s="59" t="s">
+        <v>267</v>
+      </c>
+      <c r="E11" s="54">
+        <v>21</v>
+      </c>
+      <c r="F11" s="19" t="s">
+        <v>257</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11" s="1"/>
+      <c r="P11" s="1"/>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="53"/>
+      <c r="X11" s="58"/>
+      <c r="Y11"/>
+      <c r="AA11" s="58"/>
+    </row>
+    <row r="12" spans="1:29" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="6">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="D12" s="55" t="s">
+        <v>264</v>
+      </c>
+      <c r="E12" s="54">
+        <v>38</v>
+      </c>
+      <c r="F12" s="19" t="s">
+        <v>261</v>
+      </c>
+      <c r="G12" s="17"/>
+      <c r="H12" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="I12" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="O12" s="53"/>
+      <c r="P12" s="53"/>
+      <c r="Q12" s="53"/>
+      <c r="R12" s="53"/>
+      <c r="S12" s="53"/>
+      <c r="T12" s="53"/>
+      <c r="U12" s="53"/>
+      <c r="V12" s="53"/>
+      <c r="W12" s="1"/>
+      <c r="Y12" s="58"/>
+      <c r="AB12" s="58"/>
+    </row>
+    <row r="13" spans="1:29" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="6">
+        <v>3</v>
+      </c>
+      <c r="B13" s="7">
+        <v>1</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="D13" s="55" t="s">
+        <v>262</v>
+      </c>
+      <c r="E13" s="54">
+        <v>18</v>
+      </c>
+      <c r="F13" s="19" t="s">
+        <v>261</v>
+      </c>
+      <c r="G13" s="17"/>
+      <c r="H13" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="I13" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="W13" s="1"/>
+      <c r="X13"/>
+      <c r="Y13" s="2"/>
+      <c r="Z13" s="58"/>
+      <c r="AC13" s="57"/>
+    </row>
+    <row r="14" spans="1:29" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="6">
+        <v>4</v>
+      </c>
+      <c r="B14" s="7">
+        <v>1</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D14" s="55" t="s">
+        <v>258</v>
+      </c>
+      <c r="E14" s="54">
+        <v>17</v>
+      </c>
+      <c r="F14" s="19" t="s">
+        <v>257</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>256</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="I14" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="W14" s="1"/>
+      <c r="X14"/>
+      <c r="Y14" s="2"/>
+    </row>
+    <row r="15" spans="1:29" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="6">
+        <v>5</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="54"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="8"/>
+      <c r="W15" s="1"/>
+      <c r="X15"/>
+      <c r="Y15" s="2"/>
+    </row>
+    <row r="16" spans="1:29" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="6">
+        <v>6</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="8"/>
+      <c r="W16" s="1"/>
+      <c r="X16"/>
+      <c r="Y16" s="2"/>
+    </row>
+    <row r="17" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="6">
+        <v>7</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="19"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="8"/>
+      <c r="W17" s="1"/>
+      <c r="X17"/>
+      <c r="Y17" s="2"/>
+    </row>
+    <row r="18" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="6">
+        <v>8</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="8"/>
+      <c r="W18" s="1"/>
+      <c r="X18"/>
+      <c r="Y18" s="2"/>
+    </row>
+    <row r="19" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="6">
+        <v>9</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="54"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="8"/>
+      <c r="W19" s="1"/>
+      <c r="X19"/>
+      <c r="Y19" s="2"/>
+    </row>
+    <row r="20" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="6">
+        <v>10</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="54"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="8"/>
+      <c r="W20" s="1"/>
+      <c r="X20"/>
+      <c r="Y20" s="2"/>
+    </row>
+    <row r="21" spans="1:25" s="44" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="6">
+        <v>11</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="17"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="8"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21" s="1"/>
+      <c r="P21" s="1"/>
+      <c r="Q21" s="1"/>
+      <c r="R21" s="1"/>
+      <c r="S21" s="1"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="53"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+    </row>
+    <row r="22" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="6">
+        <v>12</v>
+      </c>
+      <c r="B22" s="56"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="54"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="8"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="53"/>
+      <c r="Q22" s="53"/>
+      <c r="R22" s="53"/>
+      <c r="S22" s="53"/>
+      <c r="T22" s="53"/>
+      <c r="U22" s="53"/>
+      <c r="V22" s="53"/>
+      <c r="W22" s="1"/>
+      <c r="X22"/>
+      <c r="Y22" s="2"/>
+    </row>
+    <row r="23" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="6">
+        <v>13</v>
+      </c>
+      <c r="B23" s="56"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="54"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="8"/>
+      <c r="W23" s="1"/>
+      <c r="X23"/>
+      <c r="Y23" s="2"/>
+    </row>
+    <row r="24" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="6">
+        <v>14</v>
+      </c>
+      <c r="B24" s="56"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="8"/>
+      <c r="W24" s="1"/>
+      <c r="X24"/>
+      <c r="Y24" s="2"/>
+    </row>
+    <row r="25" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="6">
+        <v>15</v>
+      </c>
+      <c r="B25" s="56"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="8"/>
+      <c r="W25" s="1"/>
+      <c r="X25"/>
+      <c r="Y25" s="2"/>
+    </row>
+    <row r="26" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="6">
+        <v>16</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="54"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="8"/>
+      <c r="W26" s="1"/>
+      <c r="X26"/>
+      <c r="Y26" s="2"/>
+    </row>
+    <row r="27" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="6">
+        <v>17</v>
+      </c>
+      <c r="B27" s="56"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="54"/>
+      <c r="F27" s="19"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="8"/>
+      <c r="W27" s="1"/>
+      <c r="X27"/>
+      <c r="Y27" s="2"/>
+    </row>
+    <row r="28" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="6">
+        <v>18</v>
+      </c>
+      <c r="B28" s="56"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="54"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="8"/>
+      <c r="W28" s="1"/>
+      <c r="X28"/>
+      <c r="Y28" s="2"/>
+    </row>
+    <row r="29" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="6">
+        <v>19</v>
+      </c>
+      <c r="B29" s="56"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="19"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="8"/>
+      <c r="W29" s="1"/>
+      <c r="X29"/>
+      <c r="Y29" s="2"/>
+    </row>
+    <row r="30" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="6">
+        <v>20</v>
+      </c>
+      <c r="B30" s="56"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="19"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="8"/>
+      <c r="W30" s="1"/>
+      <c r="X30"/>
+      <c r="Y30" s="2"/>
+    </row>
+    <row r="31" spans="1:25" customFormat="1" ht="19" x14ac:dyDescent="0.15">
+      <c r="A31" s="6">
+        <v>21</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="19"/>
+      <c r="G31" s="17"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="8"/>
+      <c r="O31" s="53"/>
+      <c r="P31" s="53"/>
+      <c r="Q31" s="53"/>
+      <c r="R31" s="53"/>
+      <c r="S31" s="53"/>
+      <c r="T31" s="53"/>
+      <c r="U31" s="53"/>
+      <c r="V31" s="53"/>
+    </row>
+    <row r="32" spans="1:25" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A32" s="6">
+        <v>22</v>
+      </c>
+      <c r="B32" s="56"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="55"/>
+      <c r="E32" s="54"/>
+      <c r="F32" s="19"/>
+      <c r="G32" s="17"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="8"/>
+      <c r="O32" s="53"/>
+      <c r="P32" s="53"/>
+      <c r="Q32" s="53"/>
+      <c r="R32" s="53"/>
+      <c r="S32" s="53"/>
+      <c r="T32" s="53"/>
+      <c r="U32" s="53"/>
+      <c r="V32" s="53"/>
+    </row>
+    <row r="33" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A33" s="6">
+        <v>23</v>
+      </c>
+      <c r="B33" s="56"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="54"/>
+      <c r="F33" s="19"/>
+      <c r="G33" s="17"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="8"/>
+      <c r="O33" s="53"/>
+      <c r="P33" s="53"/>
+      <c r="Q33" s="53"/>
+      <c r="R33" s="53"/>
+      <c r="S33" s="53"/>
+      <c r="T33" s="53"/>
+      <c r="U33" s="53"/>
+      <c r="V33" s="53"/>
+    </row>
+    <row r="34" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A34" s="6">
+        <v>24</v>
+      </c>
+      <c r="B34" s="56"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="19"/>
+      <c r="G34" s="17"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="8"/>
+      <c r="O34" s="53"/>
+      <c r="P34" s="53"/>
+      <c r="Q34" s="53"/>
+      <c r="R34" s="53"/>
+      <c r="S34" s="53"/>
+      <c r="T34" s="53"/>
+      <c r="U34" s="53"/>
+      <c r="V34" s="53"/>
+    </row>
+    <row r="35" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A35" s="6">
+        <v>25</v>
+      </c>
+      <c r="B35" s="56"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="55"/>
+      <c r="E35" s="54"/>
+      <c r="F35" s="19"/>
+      <c r="G35" s="17"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="8"/>
+      <c r="O35" s="53"/>
+      <c r="P35" s="53"/>
+      <c r="Q35" s="53"/>
+      <c r="R35" s="53"/>
+      <c r="S35" s="53"/>
+      <c r="T35" s="53"/>
+      <c r="U35" s="53"/>
+      <c r="V35" s="53"/>
+    </row>
+    <row r="36" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.15">
+      <c r="A36" s="6">
+        <v>26</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="54"/>
+      <c r="F36" s="19"/>
+      <c r="G36" s="17"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="8"/>
+      <c r="O36" s="53"/>
+      <c r="P36" s="53"/>
+      <c r="Q36" s="53"/>
+      <c r="R36" s="53"/>
+      <c r="S36" s="53"/>
+      <c r="T36" s="53"/>
+      <c r="U36" s="53"/>
+      <c r="V36" s="53"/>
+    </row>
+    <row r="37" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A37" s="6">
+        <v>27</v>
+      </c>
+      <c r="B37" s="56"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="55"/>
+      <c r="E37" s="54"/>
+      <c r="F37" s="19"/>
+      <c r="G37" s="17"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="8"/>
+      <c r="O37" s="53"/>
+      <c r="P37" s="53"/>
+      <c r="Q37" s="53"/>
+      <c r="R37" s="53"/>
+      <c r="S37" s="53"/>
+      <c r="T37" s="53"/>
+      <c r="U37" s="53"/>
+      <c r="V37" s="53"/>
+    </row>
+    <row r="38" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A38" s="6">
+        <v>28</v>
+      </c>
+      <c r="B38" s="56"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="55"/>
+      <c r="E38" s="54"/>
+      <c r="F38" s="19"/>
+      <c r="G38" s="17"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="8"/>
+      <c r="O38" s="53"/>
+      <c r="P38" s="53"/>
+      <c r="Q38" s="53"/>
+      <c r="R38" s="53"/>
+      <c r="S38" s="53"/>
+      <c r="T38" s="53"/>
+      <c r="U38" s="53"/>
+      <c r="V38" s="53"/>
+    </row>
+    <row r="39" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A39" s="6">
+        <v>29</v>
+      </c>
+      <c r="B39" s="56"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="55"/>
+      <c r="E39" s="54"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="17"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="8"/>
+      <c r="O39" s="53"/>
+      <c r="P39" s="53"/>
+      <c r="Q39" s="53"/>
+      <c r="R39" s="53"/>
+      <c r="S39" s="53"/>
+      <c r="T39" s="53"/>
+      <c r="U39" s="53"/>
+      <c r="V39" s="53"/>
+    </row>
+    <row r="40" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A40" s="6">
+        <v>30</v>
+      </c>
+      <c r="B40" s="56"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="55"/>
+      <c r="E40" s="54"/>
+      <c r="F40" s="19"/>
+      <c r="G40" s="17"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="8"/>
+      <c r="O40" s="53"/>
+      <c r="P40" s="53"/>
+      <c r="Q40" s="53"/>
+      <c r="R40" s="53"/>
+      <c r="S40" s="53"/>
+      <c r="T40" s="53"/>
+      <c r="U40" s="53"/>
+      <c r="V40" s="53"/>
+    </row>
+    <row r="41" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A41" s="6">
+        <v>31</v>
+      </c>
+      <c r="B41" s="56"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="55"/>
+      <c r="E41" s="54"/>
+      <c r="F41" s="19"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="8"/>
+      <c r="O41" s="53"/>
+      <c r="P41" s="53"/>
+      <c r="Q41" s="53"/>
+      <c r="R41" s="53"/>
+      <c r="S41" s="53"/>
+      <c r="T41" s="53"/>
+      <c r="U41" s="53"/>
+      <c r="V41" s="53"/>
+    </row>
+    <row r="42" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A42" s="6">
+        <v>32</v>
+      </c>
+      <c r="B42" s="56"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="54"/>
+      <c r="F42" s="19"/>
+      <c r="G42" s="17"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="8"/>
+      <c r="O42" s="53"/>
+      <c r="P42" s="53"/>
+      <c r="Q42" s="53"/>
+      <c r="R42" s="53"/>
+      <c r="S42" s="53"/>
+      <c r="T42" s="53"/>
+      <c r="U42" s="53"/>
+      <c r="V42" s="53"/>
+    </row>
+    <row r="43" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A43" s="6">
+        <v>33</v>
+      </c>
+      <c r="B43" s="56"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="55"/>
+      <c r="E43" s="54"/>
+      <c r="F43" s="19"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="8"/>
+      <c r="O43" s="53"/>
+      <c r="P43" s="53"/>
+      <c r="Q43" s="53"/>
+      <c r="R43" s="53"/>
+      <c r="S43" s="53"/>
+      <c r="T43" s="53"/>
+      <c r="U43" s="53"/>
+      <c r="V43" s="53"/>
+    </row>
+    <row r="44" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A44" s="6">
+        <v>34</v>
+      </c>
+      <c r="B44" s="56"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="55"/>
+      <c r="E44" s="54"/>
+      <c r="F44" s="19"/>
+      <c r="G44" s="17"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="8"/>
+      <c r="O44" s="53"/>
+      <c r="P44" s="53"/>
+      <c r="Q44" s="53"/>
+      <c r="R44" s="53"/>
+      <c r="S44" s="53"/>
+      <c r="T44" s="53"/>
+      <c r="U44" s="53"/>
+      <c r="V44" s="53"/>
+    </row>
+    <row r="45" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A45" s="6">
+        <v>35</v>
+      </c>
+      <c r="B45" s="56"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="55"/>
+      <c r="E45" s="54"/>
+      <c r="F45" s="19"/>
+      <c r="G45" s="17"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="8"/>
+      <c r="O45" s="53"/>
+      <c r="P45" s="53"/>
+      <c r="Q45" s="53"/>
+      <c r="R45" s="53"/>
+      <c r="S45" s="53"/>
+      <c r="T45" s="53"/>
+      <c r="U45" s="53"/>
+      <c r="V45" s="53"/>
+    </row>
+    <row r="46" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A46" s="6">
+        <v>36</v>
+      </c>
+      <c r="B46" s="56"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="55"/>
+      <c r="E46" s="54"/>
+      <c r="F46" s="19"/>
+      <c r="G46" s="17"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="8"/>
+      <c r="O46" s="53"/>
+      <c r="P46" s="53"/>
+      <c r="Q46" s="53"/>
+      <c r="R46" s="53"/>
+      <c r="S46" s="53"/>
+      <c r="T46" s="53"/>
+      <c r="U46" s="53"/>
+      <c r="V46" s="53"/>
+    </row>
+    <row r="47" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A47" s="6">
+        <v>37</v>
+      </c>
+      <c r="B47" s="56"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="55"/>
+      <c r="E47" s="54"/>
+      <c r="F47" s="19"/>
+      <c r="G47" s="17"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="8"/>
+      <c r="O47" s="53"/>
+      <c r="P47" s="53"/>
+      <c r="Q47" s="53"/>
+      <c r="R47" s="53"/>
+      <c r="S47" s="53"/>
+      <c r="T47" s="53"/>
+      <c r="U47" s="53"/>
+      <c r="V47" s="53"/>
+    </row>
+    <row r="48" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A48" s="6">
+        <v>38</v>
+      </c>
+      <c r="B48" s="56"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="55"/>
+      <c r="E48" s="54"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="17"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="8"/>
+      <c r="O48" s="53"/>
+      <c r="P48" s="53"/>
+      <c r="Q48" s="53"/>
+      <c r="R48" s="53"/>
+      <c r="S48" s="53"/>
+      <c r="T48" s="53"/>
+      <c r="U48" s="53"/>
+      <c r="V48" s="53"/>
+    </row>
+    <row r="49" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A49" s="6">
+        <v>39</v>
+      </c>
+      <c r="B49" s="56"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="55"/>
+      <c r="E49" s="54"/>
+      <c r="F49" s="19"/>
+      <c r="G49" s="17"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="8"/>
+      <c r="O49" s="53"/>
+      <c r="P49" s="53"/>
+      <c r="Q49" s="53"/>
+      <c r="R49" s="53"/>
+      <c r="S49" s="53"/>
+      <c r="T49" s="53"/>
+      <c r="U49" s="53"/>
+      <c r="V49" s="53"/>
+    </row>
+    <row r="50" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A50" s="6">
+        <v>40</v>
+      </c>
+      <c r="B50" s="56"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="54"/>
+      <c r="F50" s="19"/>
+      <c r="G50" s="17"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="8"/>
+      <c r="O50" s="53"/>
+      <c r="P50" s="53"/>
+      <c r="Q50" s="53"/>
+      <c r="R50" s="53"/>
+      <c r="S50" s="53"/>
+      <c r="T50" s="53"/>
+      <c r="U50" s="53"/>
+      <c r="V50" s="53"/>
+    </row>
+    <row r="51" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A51" s="6">
+        <v>41</v>
+      </c>
+      <c r="B51" s="56"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="55"/>
+      <c r="E51" s="54"/>
+      <c r="F51" s="19"/>
+      <c r="G51" s="17"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="8"/>
+      <c r="O51" s="53"/>
+      <c r="P51" s="53"/>
+      <c r="Q51" s="53"/>
+      <c r="R51" s="53"/>
+      <c r="S51" s="53"/>
+      <c r="T51" s="53"/>
+      <c r="U51" s="53"/>
+      <c r="V51" s="53"/>
+    </row>
+    <row r="52" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A52" s="6">
+        <v>42</v>
+      </c>
+      <c r="B52" s="56"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="55"/>
+      <c r="E52" s="54"/>
+      <c r="F52" s="19"/>
+      <c r="G52" s="17"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="8"/>
+      <c r="O52" s="53"/>
+      <c r="P52" s="53"/>
+      <c r="Q52" s="53"/>
+      <c r="R52" s="53"/>
+      <c r="S52" s="53"/>
+      <c r="T52" s="53"/>
+      <c r="U52" s="53"/>
+      <c r="V52" s="53"/>
+    </row>
+    <row r="53" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A53" s="6">
+        <v>43</v>
+      </c>
+      <c r="B53" s="56"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="55"/>
+      <c r="E53" s="54"/>
+      <c r="F53" s="19"/>
+      <c r="G53" s="17"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="8"/>
+      <c r="O53" s="53"/>
+      <c r="P53" s="53"/>
+      <c r="Q53" s="53"/>
+      <c r="R53" s="53"/>
+      <c r="S53" s="53"/>
+      <c r="T53" s="53"/>
+      <c r="U53" s="53"/>
+      <c r="V53" s="53"/>
+    </row>
+    <row r="54" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A54" s="6">
+        <v>44</v>
+      </c>
+      <c r="B54" s="56"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="55"/>
+      <c r="E54" s="54"/>
+      <c r="F54" s="19"/>
+      <c r="G54" s="17"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="8"/>
+      <c r="O54" s="53"/>
+      <c r="P54" s="53"/>
+      <c r="Q54" s="53"/>
+      <c r="R54" s="53"/>
+      <c r="S54" s="53"/>
+      <c r="T54" s="53"/>
+      <c r="U54" s="53"/>
+      <c r="V54" s="53"/>
+    </row>
+    <row r="55" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A55" s="6">
+        <v>45</v>
+      </c>
+      <c r="B55" s="56"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="55"/>
+      <c r="E55" s="54"/>
+      <c r="F55" s="19"/>
+      <c r="G55" s="17"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="8"/>
+      <c r="O55" s="53"/>
+      <c r="P55" s="53"/>
+      <c r="Q55" s="53"/>
+      <c r="R55" s="53"/>
+      <c r="S55" s="53"/>
+      <c r="T55" s="53"/>
+      <c r="U55" s="53"/>
+      <c r="V55" s="53"/>
+    </row>
+    <row r="56" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A56" s="6">
+        <v>46</v>
+      </c>
+      <c r="B56" s="56"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="55"/>
+      <c r="E56" s="54"/>
+      <c r="F56" s="19"/>
+      <c r="G56" s="17"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="8"/>
+      <c r="O56" s="53"/>
+      <c r="P56" s="53"/>
+      <c r="Q56" s="53"/>
+      <c r="R56" s="53"/>
+      <c r="S56" s="53"/>
+      <c r="T56" s="53"/>
+      <c r="U56" s="53"/>
+      <c r="V56" s="53"/>
+    </row>
+    <row r="57" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A57" s="6">
+        <v>47</v>
+      </c>
+      <c r="B57" s="56"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="55"/>
+      <c r="E57" s="54"/>
+      <c r="F57" s="19"/>
+      <c r="G57" s="17"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="8"/>
+      <c r="O57" s="53"/>
+      <c r="P57" s="53"/>
+      <c r="Q57" s="53"/>
+      <c r="R57" s="53"/>
+      <c r="S57" s="53"/>
+      <c r="T57" s="53"/>
+      <c r="U57" s="53"/>
+      <c r="V57" s="53"/>
+    </row>
+    <row r="58" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A58" s="6">
+        <v>48</v>
+      </c>
+      <c r="B58" s="56"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="55"/>
+      <c r="E58" s="54"/>
+      <c r="F58" s="19"/>
+      <c r="G58" s="17"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="8"/>
+      <c r="O58" s="53"/>
+      <c r="P58" s="53"/>
+      <c r="Q58" s="53"/>
+      <c r="R58" s="53"/>
+      <c r="S58" s="53"/>
+      <c r="T58" s="53"/>
+      <c r="U58" s="53"/>
+      <c r="V58" s="53"/>
+    </row>
+    <row r="59" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A59" s="6">
+        <v>49</v>
+      </c>
+      <c r="B59" s="56"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="55"/>
+      <c r="E59" s="54"/>
+      <c r="F59" s="19"/>
+      <c r="G59" s="17"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="8"/>
+      <c r="O59" s="53"/>
+      <c r="P59" s="53"/>
+      <c r="Q59" s="53"/>
+      <c r="R59" s="53"/>
+      <c r="S59" s="53"/>
+      <c r="T59" s="53"/>
+      <c r="U59" s="53"/>
+      <c r="V59" s="53"/>
+    </row>
+    <row r="60" spans="1:22" customFormat="1" ht="19" x14ac:dyDescent="0.2">
+      <c r="A60" s="6">
+        <v>50</v>
+      </c>
+      <c r="B60" s="56"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="55"/>
+      <c r="E60" s="54"/>
+      <c r="F60" s="19"/>
+      <c r="G60" s="17"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="8"/>
+      <c r="O60" s="53"/>
+      <c r="P60" s="53"/>
+      <c r="Q60" s="53"/>
+      <c r="R60" s="53"/>
+      <c r="S60" s="53"/>
+      <c r="T60" s="53"/>
+      <c r="U60" s="53"/>
+      <c r="V60" s="53"/>
+    </row>
+    <row r="61" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A61" s="44"/>
+      <c r="B61" s="44"/>
+      <c r="C61" s="44"/>
+      <c r="D61" s="44"/>
+      <c r="E61" s="53"/>
+      <c r="F61" s="53"/>
+      <c r="G61" s="53"/>
+      <c r="H61" s="44"/>
+      <c r="I61" s="44"/>
+      <c r="O61" s="53"/>
+      <c r="P61" s="53"/>
+      <c r="Q61" s="53"/>
+      <c r="R61" s="53"/>
+      <c r="S61" s="53"/>
+      <c r="T61" s="53"/>
+      <c r="U61" s="53"/>
+      <c r="V61" s="53"/>
+    </row>
+    <row r="62" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A62" s="44"/>
+      <c r="B62" s="44"/>
+      <c r="C62" s="44"/>
+      <c r="D62" s="44"/>
+      <c r="E62" s="53"/>
+      <c r="F62" s="53"/>
+      <c r="G62" s="53"/>
+      <c r="H62" s="44"/>
+      <c r="I62" s="44"/>
+      <c r="O62" s="53"/>
+      <c r="P62" s="53"/>
+      <c r="Q62" s="53"/>
+      <c r="R62" s="53"/>
+      <c r="S62" s="53"/>
+      <c r="T62" s="53"/>
+      <c r="U62" s="53"/>
+      <c r="V62" s="53"/>
+    </row>
+    <row r="63" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A63" s="44"/>
+      <c r="B63" s="44"/>
+      <c r="C63" s="44"/>
+      <c r="D63" s="44"/>
+      <c r="E63" s="53"/>
+      <c r="F63" s="53"/>
+      <c r="G63" s="53"/>
+      <c r="H63" s="44"/>
+      <c r="I63" s="44"/>
+      <c r="O63" s="53"/>
+      <c r="P63" s="53"/>
+      <c r="Q63" s="53"/>
+      <c r="R63" s="53"/>
+      <c r="S63" s="53"/>
+      <c r="T63" s="53"/>
+      <c r="U63" s="53"/>
+      <c r="V63" s="53"/>
+    </row>
+    <row r="64" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A64" s="44"/>
+      <c r="B64" s="44"/>
+      <c r="C64" s="44"/>
+      <c r="D64" s="44"/>
+      <c r="E64" s="53"/>
+      <c r="F64" s="53"/>
+      <c r="G64" s="53"/>
+      <c r="H64" s="44"/>
+      <c r="I64" s="44"/>
+      <c r="O64" s="53"/>
+      <c r="P64" s="53"/>
+      <c r="Q64" s="53"/>
+      <c r="R64" s="53"/>
+      <c r="S64" s="53"/>
+      <c r="T64" s="53"/>
+      <c r="U64" s="53"/>
+      <c r="V64" s="53"/>
+    </row>
+    <row r="65" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A65" s="44"/>
+      <c r="B65" s="44"/>
+      <c r="C65" s="44"/>
+      <c r="D65" s="44"/>
+      <c r="E65" s="53"/>
+      <c r="F65" s="53"/>
+      <c r="G65" s="53"/>
+      <c r="H65" s="44"/>
+      <c r="I65" s="44"/>
+      <c r="O65" s="53"/>
+      <c r="P65" s="53"/>
+      <c r="Q65" s="53"/>
+      <c r="R65" s="53"/>
+      <c r="S65" s="53"/>
+      <c r="T65" s="53"/>
+      <c r="U65" s="53"/>
+      <c r="V65" s="53"/>
+    </row>
+    <row r="66" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A66" s="44"/>
+      <c r="B66" s="44"/>
+      <c r="C66" s="44"/>
+      <c r="D66" s="44"/>
+      <c r="E66" s="53"/>
+      <c r="F66" s="53"/>
+      <c r="G66" s="53"/>
+      <c r="H66" s="44"/>
+      <c r="I66" s="44"/>
+      <c r="O66" s="53"/>
+      <c r="P66" s="53"/>
+      <c r="Q66" s="53"/>
+      <c r="R66" s="53"/>
+      <c r="S66" s="53"/>
+      <c r="T66" s="53"/>
+      <c r="U66" s="53"/>
+      <c r="V66" s="53"/>
+    </row>
+    <row r="67" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A67" s="44"/>
+      <c r="B67" s="44"/>
+      <c r="C67" s="44"/>
+      <c r="D67" s="44"/>
+      <c r="E67" s="53"/>
+      <c r="F67" s="53"/>
+      <c r="G67" s="53"/>
+      <c r="H67" s="44"/>
+      <c r="I67" s="44"/>
+      <c r="O67" s="53"/>
+      <c r="P67" s="53"/>
+      <c r="Q67" s="53"/>
+      <c r="R67" s="53"/>
+      <c r="S67" s="53"/>
+      <c r="T67" s="53"/>
+      <c r="U67" s="53"/>
+      <c r="V67" s="53"/>
+    </row>
+    <row r="68" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A68" s="44"/>
+      <c r="B68" s="44"/>
+      <c r="C68" s="44"/>
+      <c r="D68" s="44"/>
+      <c r="E68" s="53"/>
+      <c r="F68" s="53"/>
+      <c r="G68" s="53"/>
+      <c r="H68" s="44"/>
+      <c r="I68" s="44"/>
+      <c r="O68" s="53"/>
+      <c r="P68" s="53"/>
+      <c r="Q68" s="53"/>
+      <c r="R68" s="53"/>
+      <c r="S68" s="53"/>
+      <c r="T68" s="53"/>
+      <c r="U68" s="53"/>
+      <c r="V68" s="53"/>
+    </row>
+    <row r="69" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A69" s="44"/>
+      <c r="B69" s="44"/>
+      <c r="C69" s="44"/>
+      <c r="D69" s="44"/>
+      <c r="E69" s="53"/>
+      <c r="F69" s="53"/>
+      <c r="G69" s="53"/>
+      <c r="H69" s="44"/>
+      <c r="I69" s="44"/>
+      <c r="O69" s="53"/>
+      <c r="P69" s="53"/>
+      <c r="Q69" s="53"/>
+      <c r="R69" s="53"/>
+      <c r="S69" s="53"/>
+      <c r="T69" s="53"/>
+      <c r="U69" s="53"/>
+      <c r="V69" s="53"/>
+    </row>
+    <row r="70" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A70" s="44"/>
+      <c r="B70" s="44"/>
+      <c r="C70" s="44"/>
+      <c r="D70" s="44"/>
+      <c r="E70" s="53"/>
+      <c r="F70" s="53"/>
+      <c r="G70" s="53"/>
+      <c r="H70" s="44"/>
+      <c r="I70" s="44"/>
+      <c r="O70" s="53"/>
+      <c r="P70" s="53"/>
+      <c r="Q70" s="53"/>
+      <c r="R70" s="53"/>
+      <c r="S70" s="53"/>
+      <c r="T70" s="53"/>
+      <c r="U70" s="53"/>
+      <c r="V70" s="53"/>
+    </row>
+    <row r="71" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A71" s="44"/>
+      <c r="B71" s="44"/>
+      <c r="C71" s="44"/>
+      <c r="D71" s="44"/>
+      <c r="E71" s="53"/>
+      <c r="F71" s="53"/>
+      <c r="G71" s="53"/>
+      <c r="H71" s="44"/>
+      <c r="I71" s="44"/>
+      <c r="O71" s="53"/>
+      <c r="P71" s="53"/>
+      <c r="Q71" s="53"/>
+      <c r="R71" s="53"/>
+      <c r="S71" s="53"/>
+      <c r="T71" s="53"/>
+      <c r="U71" s="53"/>
+      <c r="V71" s="53"/>
+    </row>
+    <row r="72" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A72" s="44"/>
+      <c r="B72" s="44"/>
+      <c r="C72" s="44"/>
+      <c r="D72" s="44"/>
+      <c r="E72" s="53"/>
+      <c r="F72" s="53"/>
+      <c r="G72" s="53"/>
+      <c r="H72" s="44"/>
+      <c r="I72" s="44"/>
+      <c r="O72" s="53"/>
+      <c r="P72" s="53"/>
+      <c r="Q72" s="53"/>
+      <c r="R72" s="53"/>
+      <c r="S72" s="53"/>
+      <c r="T72" s="53"/>
+      <c r="U72" s="53"/>
+      <c r="V72" s="53"/>
+    </row>
+    <row r="73" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A73" s="44"/>
+      <c r="B73" s="44"/>
+      <c r="C73" s="44"/>
+      <c r="D73" s="44"/>
+      <c r="E73" s="53"/>
+      <c r="F73" s="53"/>
+      <c r="G73" s="53"/>
+      <c r="H73" s="44"/>
+      <c r="I73" s="44"/>
+      <c r="O73" s="53"/>
+      <c r="P73" s="53"/>
+      <c r="Q73" s="53"/>
+      <c r="R73" s="53"/>
+      <c r="S73" s="53"/>
+      <c r="T73" s="53"/>
+      <c r="U73" s="53"/>
+      <c r="V73" s="53"/>
+    </row>
+    <row r="74" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A74" s="44"/>
+      <c r="B74" s="44"/>
+      <c r="C74" s="44"/>
+      <c r="D74" s="44"/>
+      <c r="E74" s="53"/>
+      <c r="F74" s="53"/>
+      <c r="G74" s="53"/>
+      <c r="H74" s="44"/>
+      <c r="I74" s="44"/>
+      <c r="O74" s="53"/>
+      <c r="P74" s="53"/>
+      <c r="Q74" s="53"/>
+      <c r="R74" s="53"/>
+      <c r="S74" s="53"/>
+      <c r="T74" s="53"/>
+      <c r="U74" s="53"/>
+      <c r="V74" s="53"/>
+    </row>
+    <row r="75" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A75" s="44"/>
+      <c r="B75" s="44"/>
+      <c r="C75" s="44"/>
+      <c r="D75" s="44"/>
+      <c r="E75" s="53"/>
+      <c r="F75" s="53"/>
+      <c r="G75" s="53"/>
+      <c r="H75" s="44"/>
+      <c r="I75" s="44"/>
+      <c r="O75" s="53"/>
+      <c r="P75" s="53"/>
+      <c r="Q75" s="53"/>
+      <c r="R75" s="53"/>
+      <c r="S75" s="53"/>
+      <c r="T75" s="53"/>
+      <c r="U75" s="53"/>
+      <c r="V75" s="53"/>
+    </row>
+    <row r="76" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A76" s="44"/>
+      <c r="B76" s="44"/>
+      <c r="C76" s="44"/>
+      <c r="D76" s="44"/>
+      <c r="E76" s="53"/>
+      <c r="F76" s="53"/>
+      <c r="G76" s="53"/>
+      <c r="H76" s="44"/>
+      <c r="I76" s="44"/>
+      <c r="O76" s="53"/>
+      <c r="P76" s="53"/>
+      <c r="Q76" s="53"/>
+      <c r="R76" s="53"/>
+      <c r="S76" s="53"/>
+      <c r="T76" s="53"/>
+      <c r="U76" s="53"/>
+      <c r="V76" s="53"/>
+    </row>
+    <row r="77" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A77" s="44"/>
+      <c r="B77" s="44"/>
+      <c r="C77" s="44"/>
+      <c r="D77" s="44"/>
+      <c r="E77" s="53"/>
+      <c r="F77" s="53"/>
+      <c r="G77" s="53"/>
+      <c r="H77" s="44"/>
+      <c r="I77" s="44"/>
+      <c r="O77" s="53"/>
+      <c r="P77" s="53"/>
+      <c r="Q77" s="53"/>
+      <c r="R77" s="53"/>
+      <c r="S77" s="53"/>
+      <c r="T77" s="53"/>
+      <c r="U77" s="53"/>
+      <c r="V77" s="53"/>
+    </row>
+    <row r="78" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A78" s="44"/>
+      <c r="B78" s="44"/>
+      <c r="C78" s="44"/>
+      <c r="D78" s="44"/>
+      <c r="E78" s="53"/>
+      <c r="F78" s="53"/>
+      <c r="G78" s="53"/>
+      <c r="H78" s="44"/>
+      <c r="I78" s="44"/>
+      <c r="O78" s="53"/>
+      <c r="P78" s="53"/>
+      <c r="Q78" s="53"/>
+      <c r="R78" s="53"/>
+      <c r="S78" s="53"/>
+      <c r="T78" s="53"/>
+      <c r="U78" s="53"/>
+      <c r="V78" s="53"/>
+    </row>
+    <row r="79" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A79" s="44"/>
+      <c r="B79" s="44"/>
+      <c r="C79" s="44"/>
+      <c r="D79" s="44"/>
+      <c r="E79" s="53"/>
+      <c r="F79" s="53"/>
+      <c r="G79" s="53"/>
+      <c r="H79" s="44"/>
+      <c r="I79" s="44"/>
+      <c r="O79" s="53"/>
+      <c r="P79" s="53"/>
+      <c r="Q79" s="53"/>
+      <c r="R79" s="53"/>
+      <c r="S79" s="53"/>
+      <c r="T79" s="53"/>
+      <c r="U79" s="53"/>
+      <c r="V79" s="53"/>
+    </row>
+    <row r="80" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A80" s="44"/>
+      <c r="B80" s="44"/>
+      <c r="C80" s="44"/>
+      <c r="D80" s="44"/>
+      <c r="E80" s="53"/>
+      <c r="F80" s="53"/>
+      <c r="G80" s="53"/>
+      <c r="H80" s="44"/>
+      <c r="I80" s="44"/>
+      <c r="O80" s="53"/>
+      <c r="P80" s="53"/>
+      <c r="Q80" s="53"/>
+      <c r="R80" s="53"/>
+      <c r="S80" s="53"/>
+      <c r="T80" s="53"/>
+      <c r="U80" s="53"/>
+      <c r="V80" s="53"/>
+    </row>
+    <row r="81" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A81" s="44"/>
+      <c r="B81" s="44"/>
+      <c r="C81" s="44"/>
+      <c r="D81" s="44"/>
+      <c r="E81" s="53"/>
+      <c r="F81" s="53"/>
+      <c r="G81" s="53"/>
+      <c r="H81" s="44"/>
+      <c r="I81" s="44"/>
+      <c r="O81" s="53"/>
+      <c r="P81" s="53"/>
+      <c r="Q81" s="53"/>
+      <c r="R81" s="53"/>
+      <c r="S81" s="53"/>
+      <c r="T81" s="53"/>
+      <c r="U81" s="53"/>
+      <c r="V81" s="53"/>
+    </row>
+    <row r="82" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A82" s="44"/>
+      <c r="B82" s="44"/>
+      <c r="C82" s="44"/>
+      <c r="D82" s="44"/>
+      <c r="E82" s="53"/>
+      <c r="F82" s="53"/>
+      <c r="G82" s="53"/>
+      <c r="H82" s="44"/>
+      <c r="I82" s="44"/>
+      <c r="O82" s="53"/>
+      <c r="P82" s="53"/>
+      <c r="Q82" s="53"/>
+      <c r="R82" s="53"/>
+      <c r="S82" s="53"/>
+      <c r="T82" s="53"/>
+      <c r="U82" s="53"/>
+      <c r="V82" s="53"/>
+    </row>
+    <row r="83" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A83" s="44"/>
+      <c r="B83" s="44"/>
+      <c r="C83" s="44"/>
+      <c r="D83" s="44"/>
+      <c r="E83" s="53"/>
+      <c r="F83" s="53"/>
+      <c r="G83" s="53"/>
+      <c r="H83" s="44"/>
+      <c r="I83" s="44"/>
+      <c r="O83" s="53"/>
+      <c r="P83" s="53"/>
+      <c r="Q83" s="53"/>
+      <c r="R83" s="53"/>
+      <c r="S83" s="53"/>
+      <c r="T83" s="53"/>
+      <c r="U83" s="53"/>
+      <c r="V83" s="53"/>
+    </row>
+    <row r="84" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A84" s="44"/>
+      <c r="B84" s="44"/>
+      <c r="C84" s="44"/>
+      <c r="D84" s="44"/>
+      <c r="E84" s="53"/>
+      <c r="F84" s="53"/>
+      <c r="G84" s="53"/>
+      <c r="H84" s="44"/>
+      <c r="I84" s="44"/>
+      <c r="O84" s="53"/>
+      <c r="P84" s="53"/>
+      <c r="Q84" s="53"/>
+      <c r="R84" s="53"/>
+      <c r="S84" s="53"/>
+      <c r="T84" s="53"/>
+      <c r="U84" s="53"/>
+      <c r="V84" s="53"/>
+    </row>
+    <row r="85" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A85" s="44"/>
+      <c r="B85" s="44"/>
+      <c r="C85" s="44"/>
+      <c r="D85" s="44"/>
+      <c r="E85" s="53"/>
+      <c r="F85" s="53"/>
+      <c r="G85" s="53"/>
+      <c r="H85" s="44"/>
+      <c r="I85" s="44"/>
+      <c r="O85" s="53"/>
+      <c r="P85" s="53"/>
+      <c r="Q85" s="53"/>
+      <c r="R85" s="53"/>
+      <c r="S85" s="53"/>
+      <c r="T85" s="53"/>
+      <c r="U85" s="53"/>
+      <c r="V85" s="53"/>
+    </row>
+    <row r="86" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A86" s="44"/>
+      <c r="B86" s="44"/>
+      <c r="C86" s="44"/>
+      <c r="D86" s="44"/>
+      <c r="E86" s="53"/>
+      <c r="F86" s="53"/>
+      <c r="G86" s="53"/>
+      <c r="H86" s="44"/>
+      <c r="I86" s="44"/>
+      <c r="O86" s="53"/>
+      <c r="P86" s="53"/>
+      <c r="Q86" s="53"/>
+      <c r="R86" s="53"/>
+      <c r="S86" s="53"/>
+      <c r="T86" s="53"/>
+      <c r="U86" s="53"/>
+      <c r="V86" s="53"/>
+    </row>
+    <row r="87" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A87" s="44"/>
+      <c r="B87" s="44"/>
+      <c r="C87" s="44"/>
+      <c r="D87" s="44"/>
+      <c r="E87" s="53"/>
+      <c r="F87" s="53"/>
+      <c r="G87" s="53"/>
+      <c r="H87" s="44"/>
+      <c r="I87" s="44"/>
+      <c r="O87" s="53"/>
+      <c r="P87" s="53"/>
+      <c r="Q87" s="53"/>
+      <c r="R87" s="53"/>
+      <c r="S87" s="53"/>
+      <c r="T87" s="53"/>
+      <c r="U87" s="53"/>
+      <c r="V87" s="53"/>
+    </row>
+    <row r="88" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A88" s="44"/>
+      <c r="B88" s="44"/>
+      <c r="C88" s="44"/>
+      <c r="D88" s="44"/>
+      <c r="E88" s="53"/>
+      <c r="F88" s="53"/>
+      <c r="G88" s="53"/>
+      <c r="H88" s="44"/>
+      <c r="I88" s="44"/>
+      <c r="O88" s="53"/>
+      <c r="P88" s="53"/>
+      <c r="Q88" s="53"/>
+      <c r="R88" s="53"/>
+      <c r="S88" s="53"/>
+      <c r="T88" s="53"/>
+      <c r="U88" s="53"/>
+      <c r="V88" s="53"/>
+    </row>
+    <row r="89" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A89" s="44"/>
+      <c r="B89" s="44"/>
+      <c r="C89" s="44"/>
+      <c r="D89" s="44"/>
+      <c r="E89" s="53"/>
+      <c r="F89" s="53"/>
+      <c r="G89" s="53"/>
+      <c r="H89" s="44"/>
+      <c r="I89" s="44"/>
+      <c r="O89" s="53"/>
+      <c r="P89" s="53"/>
+      <c r="Q89" s="53"/>
+      <c r="R89" s="53"/>
+      <c r="S89" s="53"/>
+      <c r="T89" s="53"/>
+      <c r="U89" s="53"/>
+      <c r="V89" s="53"/>
+    </row>
+    <row r="90" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A90" s="44"/>
+      <c r="B90" s="44"/>
+      <c r="C90" s="44"/>
+      <c r="D90" s="44"/>
+      <c r="E90" s="53"/>
+      <c r="F90" s="53"/>
+      <c r="G90" s="53"/>
+      <c r="H90" s="44"/>
+      <c r="I90" s="44"/>
+      <c r="O90" s="53"/>
+      <c r="P90" s="53"/>
+      <c r="Q90" s="53"/>
+      <c r="R90" s="53"/>
+      <c r="S90" s="53"/>
+      <c r="T90" s="53"/>
+      <c r="U90" s="53"/>
+      <c r="V90" s="53"/>
+    </row>
+    <row r="91" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A91" s="44"/>
+      <c r="B91" s="44"/>
+      <c r="C91" s="44"/>
+      <c r="D91" s="44"/>
+      <c r="E91" s="53"/>
+      <c r="F91" s="53"/>
+      <c r="G91" s="53"/>
+      <c r="H91" s="44"/>
+      <c r="I91" s="44"/>
+      <c r="O91" s="53"/>
+      <c r="P91" s="53"/>
+      <c r="Q91" s="53"/>
+      <c r="R91" s="53"/>
+      <c r="S91" s="53"/>
+      <c r="T91" s="53"/>
+      <c r="U91" s="53"/>
+      <c r="V91" s="53"/>
+    </row>
+    <row r="92" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A92" s="44"/>
+      <c r="B92" s="44"/>
+      <c r="C92" s="44"/>
+      <c r="D92" s="44"/>
+      <c r="E92" s="53"/>
+      <c r="F92" s="53"/>
+      <c r="G92" s="53"/>
+      <c r="H92" s="44"/>
+      <c r="I92" s="44"/>
+      <c r="O92" s="53"/>
+      <c r="P92" s="53"/>
+      <c r="Q92" s="53"/>
+      <c r="R92" s="53"/>
+      <c r="S92" s="53"/>
+      <c r="T92" s="53"/>
+      <c r="U92" s="53"/>
+      <c r="V92" s="53"/>
+    </row>
+    <row r="93" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A93" s="44"/>
+      <c r="B93" s="44"/>
+      <c r="C93" s="44"/>
+      <c r="D93" s="44"/>
+      <c r="E93" s="53"/>
+      <c r="F93" s="53"/>
+      <c r="G93" s="53"/>
+      <c r="H93" s="44"/>
+      <c r="I93" s="44"/>
+      <c r="O93" s="53"/>
+      <c r="P93" s="53"/>
+      <c r="Q93" s="53"/>
+      <c r="R93" s="53"/>
+      <c r="S93" s="53"/>
+      <c r="T93" s="53"/>
+      <c r="U93" s="53"/>
+      <c r="V93" s="53"/>
+    </row>
+    <row r="94" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A94" s="44"/>
+      <c r="B94" s="44"/>
+      <c r="C94" s="44"/>
+      <c r="D94" s="44"/>
+      <c r="E94" s="53"/>
+      <c r="F94" s="53"/>
+      <c r="G94" s="53"/>
+      <c r="H94" s="44"/>
+      <c r="I94" s="44"/>
+      <c r="O94" s="53"/>
+      <c r="P94" s="53"/>
+      <c r="Q94" s="53"/>
+      <c r="R94" s="53"/>
+      <c r="S94" s="53"/>
+      <c r="T94" s="53"/>
+      <c r="U94" s="53"/>
+      <c r="V94" s="53"/>
+    </row>
+    <row r="95" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A95" s="44"/>
+      <c r="B95" s="44"/>
+      <c r="C95" s="44"/>
+      <c r="D95" s="44"/>
+      <c r="E95" s="53"/>
+      <c r="F95" s="53"/>
+      <c r="G95" s="53"/>
+      <c r="H95" s="44"/>
+      <c r="I95" s="44"/>
+      <c r="O95" s="53"/>
+      <c r="P95" s="53"/>
+      <c r="Q95" s="53"/>
+      <c r="R95" s="53"/>
+      <c r="S95" s="53"/>
+      <c r="T95" s="53"/>
+      <c r="U95" s="53"/>
+      <c r="V95" s="53"/>
+    </row>
+    <row r="96" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A96" s="44"/>
+      <c r="B96" s="44"/>
+      <c r="C96" s="44"/>
+      <c r="D96" s="44"/>
+      <c r="E96" s="53"/>
+      <c r="F96" s="53"/>
+      <c r="G96" s="53"/>
+      <c r="H96" s="44"/>
+      <c r="I96" s="44"/>
+      <c r="O96" s="53"/>
+      <c r="P96" s="53"/>
+      <c r="Q96" s="53"/>
+      <c r="R96" s="53"/>
+      <c r="S96" s="53"/>
+      <c r="T96" s="53"/>
+      <c r="U96" s="53"/>
+      <c r="V96" s="53"/>
+    </row>
+    <row r="97" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A97" s="44"/>
+      <c r="B97" s="44"/>
+      <c r="C97" s="44"/>
+      <c r="D97" s="44"/>
+      <c r="E97" s="53"/>
+      <c r="F97" s="53"/>
+      <c r="G97" s="53"/>
+      <c r="H97" s="44"/>
+      <c r="I97" s="44"/>
+      <c r="O97" s="53"/>
+      <c r="P97" s="53"/>
+      <c r="Q97" s="53"/>
+      <c r="R97" s="53"/>
+      <c r="S97" s="53"/>
+      <c r="T97" s="53"/>
+      <c r="U97" s="53"/>
+      <c r="V97" s="53"/>
+    </row>
+    <row r="98" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A98" s="44"/>
+      <c r="B98" s="44"/>
+      <c r="C98" s="44"/>
+      <c r="D98" s="44"/>
+      <c r="E98" s="53"/>
+      <c r="F98" s="53"/>
+      <c r="G98" s="53"/>
+      <c r="H98" s="44"/>
+      <c r="I98" s="44"/>
+      <c r="O98" s="53"/>
+      <c r="P98" s="53"/>
+      <c r="Q98" s="53"/>
+      <c r="R98" s="53"/>
+      <c r="S98" s="53"/>
+      <c r="T98" s="53"/>
+      <c r="U98" s="53"/>
+      <c r="V98" s="53"/>
+    </row>
+    <row r="99" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A99" s="44"/>
+      <c r="B99" s="44"/>
+      <c r="C99" s="44"/>
+      <c r="D99" s="44"/>
+      <c r="E99" s="53"/>
+      <c r="F99" s="53"/>
+      <c r="G99" s="53"/>
+      <c r="H99" s="44"/>
+      <c r="I99" s="44"/>
+      <c r="O99" s="53"/>
+      <c r="P99" s="53"/>
+      <c r="Q99" s="53"/>
+      <c r="R99" s="53"/>
+      <c r="S99" s="53"/>
+      <c r="T99" s="53"/>
+      <c r="U99" s="53"/>
+      <c r="V99" s="53"/>
+    </row>
+    <row r="100" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A100" s="44"/>
+      <c r="B100" s="44"/>
+      <c r="C100" s="44"/>
+      <c r="D100" s="44"/>
+      <c r="E100" s="53"/>
+      <c r="F100" s="53"/>
+      <c r="G100" s="53"/>
+      <c r="H100" s="44"/>
+      <c r="I100" s="44"/>
+      <c r="O100" s="53"/>
+      <c r="P100" s="53"/>
+      <c r="Q100" s="53"/>
+      <c r="R100" s="53"/>
+      <c r="S100" s="53"/>
+      <c r="T100" s="53"/>
+      <c r="U100" s="53"/>
+      <c r="V100" s="53"/>
+    </row>
+    <row r="101" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A101" s="44"/>
+      <c r="B101" s="44"/>
+      <c r="C101" s="44"/>
+      <c r="D101" s="44"/>
+      <c r="E101" s="53"/>
+      <c r="F101" s="53"/>
+      <c r="G101" s="53"/>
+      <c r="H101" s="44"/>
+      <c r="I101" s="44"/>
+      <c r="O101" s="53"/>
+      <c r="P101" s="53"/>
+      <c r="Q101" s="53"/>
+      <c r="R101" s="53"/>
+      <c r="S101" s="53"/>
+      <c r="T101" s="53"/>
+      <c r="U101" s="53"/>
+      <c r="V101" s="53"/>
+    </row>
+    <row r="102" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A102" s="44"/>
+      <c r="B102" s="44"/>
+      <c r="C102" s="44"/>
+      <c r="D102" s="44"/>
+      <c r="E102" s="53"/>
+      <c r="F102" s="53"/>
+      <c r="G102" s="53"/>
+      <c r="H102" s="44"/>
+      <c r="I102" s="44"/>
+      <c r="O102" s="53"/>
+      <c r="P102" s="53"/>
+      <c r="Q102" s="53"/>
+      <c r="R102" s="53"/>
+      <c r="S102" s="53"/>
+      <c r="T102" s="53"/>
+      <c r="U102" s="53"/>
+      <c r="V102" s="53"/>
+    </row>
+    <row r="103" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A103" s="44"/>
+      <c r="B103" s="44"/>
+      <c r="C103" s="44"/>
+      <c r="D103" s="44"/>
+      <c r="E103" s="53"/>
+      <c r="F103" s="53"/>
+      <c r="G103" s="53"/>
+      <c r="H103" s="44"/>
+      <c r="I103" s="44"/>
+      <c r="O103" s="53"/>
+      <c r="P103" s="53"/>
+      <c r="Q103" s="53"/>
+      <c r="R103" s="53"/>
+      <c r="S103" s="53"/>
+      <c r="T103" s="53"/>
+      <c r="U103" s="53"/>
+      <c r="V103" s="53"/>
+    </row>
+    <row r="104" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A104" s="44"/>
+      <c r="B104" s="44"/>
+      <c r="C104" s="44"/>
+      <c r="D104" s="44"/>
+      <c r="E104" s="53"/>
+      <c r="F104" s="53"/>
+      <c r="G104" s="53"/>
+      <c r="H104" s="44"/>
+      <c r="I104" s="44"/>
+      <c r="O104" s="53"/>
+      <c r="P104" s="53"/>
+      <c r="Q104" s="53"/>
+      <c r="R104" s="53"/>
+      <c r="S104" s="53"/>
+      <c r="T104" s="53"/>
+      <c r="U104" s="53"/>
+      <c r="V104" s="53"/>
+    </row>
+    <row r="105" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A105" s="44"/>
+      <c r="B105" s="44"/>
+      <c r="C105" s="44"/>
+      <c r="D105" s="44"/>
+      <c r="E105" s="53"/>
+      <c r="F105" s="53"/>
+      <c r="G105" s="53"/>
+      <c r="H105" s="44"/>
+      <c r="I105" s="44"/>
+      <c r="O105" s="53"/>
+      <c r="P105" s="53"/>
+      <c r="Q105" s="53"/>
+      <c r="R105" s="53"/>
+      <c r="S105" s="53"/>
+      <c r="T105" s="53"/>
+      <c r="U105" s="53"/>
+      <c r="V105" s="53"/>
+    </row>
+    <row r="106" spans="1:22" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A106" s="44"/>
+      <c r="B106" s="44"/>
+      <c r="C106" s="44"/>
+      <c r="D106" s="44"/>
+      <c r="E106" s="53"/>
+      <c r="F106" s="53"/>
+      <c r="G106" s="53"/>
+      <c r="H106" s="44"/>
+      <c r="I106" s="44"/>
+      <c r="O106" s="53"/>
+      <c r="P106" s="53"/>
+      <c r="Q106" s="53"/>
+      <c r="R106" s="53"/>
+      <c r="S106" s="53"/>
+      <c r="T106" s="53"/>
+      <c r="U106" s="53"/>
+      <c r="V106" s="53"/>
+    </row>
+    <row r="107" spans="1:22" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="4"/>
+      <c r="B107" s="4"/>
+      <c r="C107" s="4"/>
+      <c r="D107" s="4"/>
+      <c r="E107" s="53"/>
+      <c r="F107" s="53"/>
+      <c r="G107" s="53"/>
+      <c r="H107" s="4"/>
+      <c r="I107" s="4"/>
+      <c r="O107" s="53"/>
+      <c r="P107" s="53"/>
+      <c r="Q107" s="53"/>
+      <c r="R107" s="53"/>
+      <c r="S107" s="53"/>
+      <c r="T107" s="53"/>
+      <c r="U107" s="53"/>
+      <c r="V107" s="53"/>
+    </row>
+    <row r="108" spans="1:22" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="4"/>
+      <c r="B108" s="4"/>
+      <c r="C108" s="4"/>
+      <c r="D108" s="4"/>
+      <c r="E108" s="53"/>
+      <c r="F108" s="53"/>
+      <c r="G108" s="53"/>
+      <c r="H108" s="4"/>
+      <c r="I108" s="4"/>
+      <c r="O108" s="53"/>
+      <c r="P108" s="53"/>
+      <c r="Q108" s="53"/>
+      <c r="R108" s="53"/>
+      <c r="S108" s="53"/>
+      <c r="T108" s="53"/>
+      <c r="U108" s="53"/>
+      <c r="V108" s="53"/>
+    </row>
+    <row r="109" spans="1:22" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="4"/>
+      <c r="B109" s="4"/>
+      <c r="C109" s="4"/>
+      <c r="D109" s="4"/>
+      <c r="E109" s="53"/>
+      <c r="F109" s="53"/>
+      <c r="G109" s="53"/>
+      <c r="H109" s="4"/>
+      <c r="I109" s="4"/>
+      <c r="O109" s="53"/>
+      <c r="P109" s="53"/>
+      <c r="Q109" s="53"/>
+      <c r="R109" s="53"/>
+      <c r="S109" s="53"/>
+      <c r="T109" s="53"/>
+      <c r="U109" s="53"/>
+      <c r="V109" s="53"/>
+    </row>
+    <row r="110" spans="1:22" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="4"/>
+      <c r="B110" s="4"/>
+      <c r="C110" s="4"/>
+      <c r="D110" s="4"/>
+      <c r="E110" s="53"/>
+      <c r="F110" s="53"/>
+      <c r="G110" s="53"/>
+      <c r="H110" s="4"/>
+      <c r="I110" s="4"/>
+      <c r="O110" s="53"/>
+      <c r="P110" s="53"/>
+      <c r="Q110" s="53"/>
+      <c r="R110" s="53"/>
+      <c r="S110" s="53"/>
+      <c r="T110" s="53"/>
+      <c r="U110" s="53"/>
+      <c r="V110" s="53"/>
+    </row>
+    <row r="111" spans="1:22" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="4"/>
+      <c r="B111" s="4"/>
+      <c r="C111" s="4"/>
+      <c r="D111" s="4"/>
+      <c r="E111" s="53"/>
+      <c r="F111" s="53"/>
+      <c r="G111" s="53"/>
+      <c r="H111" s="4"/>
+      <c r="I111" s="4"/>
+      <c r="O111" s="53"/>
+      <c r="P111" s="53"/>
+      <c r="Q111" s="53"/>
+      <c r="R111" s="53"/>
+      <c r="S111" s="53"/>
+      <c r="T111" s="53"/>
+      <c r="U111" s="53"/>
+      <c r="V111" s="53"/>
+    </row>
+    <row r="112" spans="1:22" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="4"/>
+      <c r="B112" s="4"/>
+      <c r="C112" s="4"/>
+      <c r="D112" s="4"/>
+      <c r="E112" s="53"/>
+      <c r="F112" s="53"/>
+      <c r="G112" s="53"/>
+      <c r="H112" s="4"/>
+      <c r="I112" s="4"/>
+      <c r="O112" s="53"/>
+      <c r="P112" s="53"/>
+      <c r="Q112" s="53"/>
+      <c r="R112" s="53"/>
+      <c r="S112" s="53"/>
+      <c r="T112" s="53"/>
+      <c r="U112" s="53"/>
+      <c r="V112" s="53"/>
+    </row>
+    <row r="113" spans="1:22" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="4"/>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="D113" s="4"/>
+      <c r="E113" s="53"/>
+      <c r="F113" s="53"/>
+      <c r="G113" s="53"/>
+      <c r="H113" s="4"/>
+      <c r="I113" s="4"/>
+      <c r="O113" s="53"/>
+      <c r="P113" s="53"/>
+      <c r="Q113" s="53"/>
+      <c r="R113" s="53"/>
+      <c r="S113" s="53"/>
+      <c r="T113" s="53"/>
+      <c r="U113" s="53"/>
+      <c r="V113" s="53"/>
+    </row>
+  </sheetData>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0"/>
+  <mergeCells count="7">
+    <mergeCell ref="B9:F9"/>
+    <mergeCell ref="C1:I1"/>
+    <mergeCell ref="C2:I2"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="C4:I4"/>
+    <mergeCell ref="C5:I5"/>
+    <mergeCell ref="C6:I6"/>
+  </mergeCells>
+  <dataValidations count="2">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Seq Length Error" error="The maximum length of oligos is 200 residues." sqref="D11:D60" xr:uid="{F9B4B28E-54D7-44A4-A694-5955CAFEC5C7}">
+      <formula1>200</formula1>
+    </dataValidation>
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Oligo Name Character Limit" error="Please limit your Oligo Name to 11 characters" sqref="C11:C60" xr:uid="{D0B78985-53F8-4AA2-8CDE-2180C70DFDF9}">
+      <formula1>11</formula1>
+    </dataValidation>
+  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="C6" r:id="rId1" xr:uid="{74BBAC71-93B3-8C42-ADB7-EB849786E65F}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId2"/>
+  <tableParts count="4">
+    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
+    <tablePart r:id="rId5"/>
+    <tablePart r:id="rId6"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6DDCFD5-E201-E249-92C1-5E52DEE5595B}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:U114"/>
+  <dimension ref="A1:U150"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K1" sqref="K1:V1048576"/>
+      <selection activeCell="A110" sqref="A110:I150"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="19" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.1640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="18.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="52.83203125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="35.5" style="2" customWidth="1"/>
     <col min="8" max="8" width="16.5" style="2" customWidth="1"/>
     <col min="9" max="9" width="20.6640625" style="2" customWidth="1"/>
-    <col min="10" max="10" width="10.5" style="10" customWidth="1"/>
+    <col min="10" max="10" width="10.5" style="9" customWidth="1"/>
     <col min="11" max="11" width="19.1640625" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="19.1640625" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="18.83203125" style="2" hidden="1" customWidth="1"/>
     <col min="15" max="19" width="14.1640625" style="2" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="14.83203125" style="2" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="14.5" style="2" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="52" x14ac:dyDescent="0.25">
-      <c r="A1" s="5"/>
-      <c r="B1" s="48" t="s">
+      <c r="A1" s="4"/>
+      <c r="B1" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="C1" s="117"/>
-[...9 lines deleted...]
-      <c r="L1" s="29" t="s">
+      <c r="C1" s="141"/>
+      <c r="D1" s="142"/>
+      <c r="E1" s="142"/>
+      <c r="F1" s="142"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="K1" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="L1" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="M1" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="M1" s="29" t="s">
-[...2 lines deleted...]
-      <c r="O1" s="16" t="s">
+      <c r="O1" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="P1" s="16" t="s">
+      <c r="P1" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="Q1" s="16" t="s">
-[...2 lines deleted...]
-      <c r="R1" s="16" t="s">
+      <c r="Q1" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="R1" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="S1" s="16" t="s">
+      <c r="S1" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="T1" s="16" t="s">
+      <c r="T1" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="U1" s="17" t="s">
+      <c r="U1" s="11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:21" ht="35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="5"/>
-      <c r="B2" s="48" t="s">
+      <c r="A2" s="4"/>
+      <c r="B2" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="117"/>
-[...5 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="C2" s="141"/>
+      <c r="D2" s="142"/>
+      <c r="E2" s="142"/>
+      <c r="F2" s="142"/>
+      <c r="G2" s="143"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
       <c r="K2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="R2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="S2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="T2" s="33" t="s">
-        <v>70</v>
+      <c r="T2" s="24" t="s">
+        <v>68</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A3" s="5"/>
-      <c r="B3" s="48" t="s">
+      <c r="A3" s="4"/>
+      <c r="B3" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="117"/>
-[...5 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="C3" s="141"/>
+      <c r="D3" s="142"/>
+      <c r="E3" s="142"/>
+      <c r="F3" s="142"/>
+      <c r="G3" s="143"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
       <c r="K3" s="2" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="S3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:21" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="5"/>
-      <c r="B4" s="48" t="s">
+      <c r="A4" s="4"/>
+      <c r="B4" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="117"/>
-[...5 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="C4" s="141"/>
+      <c r="D4" s="142"/>
+      <c r="E4" s="142"/>
+      <c r="F4" s="142"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
       <c r="K4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="P4" s="33" t="s">
-[...9 lines deleted...]
-        <v>70</v>
+      <c r="P4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="R4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="S4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="U4" s="24" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A5" s="5"/>
-      <c r="B5" s="48" t="s">
+      <c r="A5" s="4"/>
+      <c r="B5" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="117"/>
-[...5 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="C5" s="141"/>
+      <c r="D5" s="142"/>
+      <c r="E5" s="142"/>
+      <c r="F5" s="142"/>
+      <c r="G5" s="143"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
       <c r="K5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A6" s="5"/>
-      <c r="B6" s="48" t="s">
+      <c r="A6" s="4"/>
+      <c r="B6" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="120"/>
-[...5 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="C6" s="144"/>
+      <c r="D6" s="145"/>
+      <c r="E6" s="145"/>
+      <c r="F6" s="145"/>
+      <c r="G6" s="146"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
       <c r="K6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:21" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="5"/>
-[...2 lines deleted...]
-      <c r="D7" s="5"/>
+      <c r="A7" s="4"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
-      <c r="H7" s="5"/>
-      <c r="I7" s="5"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
       <c r="K7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:21" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="5"/>
+      <c r="A8" s="4"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:21" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="19"/>
-[...9 lines deleted...]
-      <c r="I9" s="27"/>
+      <c r="A9" s="13"/>
+      <c r="B9" s="137" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="137"/>
+      <c r="D9" s="137"/>
+      <c r="E9" s="137"/>
+      <c r="F9" s="138"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:21" ht="109" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="31" t="s">
+      <c r="B10" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="34" t="s">
+      <c r="D10" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="31" t="s">
+      <c r="E10" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="F10" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="G10" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="H10" s="22" t="s">
         <v>66</v>
       </c>
-      <c r="F10" s="31" t="s">
+      <c r="I10" s="23" t="s">
         <v>67</v>
       </c>
-      <c r="G10" s="31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A11" s="7">
+      <c r="A11" s="6">
         <v>1</v>
       </c>
-      <c r="B11" s="8"/>
-[...7 lines deleted...]
-      <c r="J11" s="30"/>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="43"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="8"/>
+      <c r="J11" s="21"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A12" s="7">
+      <c r="A12" s="6">
         <v>2</v>
       </c>
-      <c r="B12" s="8"/>
-[...7 lines deleted...]
-      <c r="J12" s="30"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="21"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A13" s="7">
+      <c r="A13" s="6">
         <v>3</v>
       </c>
-      <c r="B13" s="8"/>
-[...7 lines deleted...]
-      <c r="J13" s="30"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="21"/>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A14" s="7">
+      <c r="A14" s="6">
         <v>4</v>
       </c>
-      <c r="B14" s="8"/>
-[...7 lines deleted...]
-      <c r="J14" s="30"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="19"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="21"/>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A15" s="7">
+      <c r="A15" s="6">
         <v>5</v>
       </c>
-      <c r="B15" s="8"/>
-[...7 lines deleted...]
-      <c r="J15" s="30"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="21"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A16" s="7">
+      <c r="A16" s="6">
         <v>6</v>
       </c>
-      <c r="B16" s="8"/>
-[...7 lines deleted...]
-      <c r="J16" s="30"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="21"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A17" s="7">
+      <c r="A17" s="6">
         <v>7</v>
       </c>
-      <c r="B17" s="8"/>
-[...7 lines deleted...]
-      <c r="J17" s="30"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="19"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="21"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A18" s="7">
+      <c r="A18" s="6">
         <v>8</v>
       </c>
-      <c r="B18" s="8"/>
-[...7 lines deleted...]
-      <c r="J18" s="30"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="21"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A19" s="7">
+      <c r="A19" s="6">
         <v>9</v>
       </c>
-      <c r="B19" s="8"/>
-[...7 lines deleted...]
-      <c r="J19" s="30"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="21"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A20" s="7">
+      <c r="A20" s="6">
         <v>10</v>
       </c>
-      <c r="B20" s="8"/>
-[...7 lines deleted...]
-      <c r="J20" s="30"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="21"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A21" s="7">
+      <c r="A21" s="6">
         <v>11</v>
       </c>
-      <c r="B21" s="8"/>
-[...7 lines deleted...]
-      <c r="J21" s="30"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="17"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="21"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A22" s="7">
+      <c r="A22" s="6">
         <v>12</v>
       </c>
-      <c r="B22" s="8"/>
-[...7 lines deleted...]
-      <c r="J22" s="30"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="21"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A23" s="7">
+      <c r="A23" s="6">
         <v>13</v>
       </c>
-      <c r="B23" s="8"/>
-[...7 lines deleted...]
-      <c r="J23" s="30"/>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="21"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A24" s="7">
+      <c r="A24" s="6">
         <v>14</v>
       </c>
-      <c r="B24" s="8"/>
-[...7 lines deleted...]
-      <c r="J24" s="30"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="42"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="21"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A25" s="7">
+      <c r="A25" s="6">
         <v>15</v>
       </c>
-      <c r="B25" s="8"/>
-[...7 lines deleted...]
-      <c r="J25" s="30"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="21"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A26" s="7">
+      <c r="A26" s="6">
         <v>16</v>
       </c>
-      <c r="B26" s="8"/>
-[...7 lines deleted...]
-      <c r="J26" s="30"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="21"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A27" s="7">
+      <c r="A27" s="6">
         <v>17</v>
       </c>
-      <c r="B27" s="8"/>
-[...7 lines deleted...]
-      <c r="J27" s="30"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="19"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="21"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A28" s="7">
+      <c r="A28" s="6">
         <v>18</v>
       </c>
-      <c r="B28" s="8"/>
-[...7 lines deleted...]
-      <c r="J28" s="30"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="21"/>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A29" s="7">
+      <c r="A29" s="6">
         <v>19</v>
       </c>
-      <c r="B29" s="8"/>
-[...7 lines deleted...]
-      <c r="J29" s="30"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="19"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="21"/>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A30" s="7">
+      <c r="A30" s="6">
         <v>20</v>
       </c>
-      <c r="B30" s="8"/>
-[...7 lines deleted...]
-      <c r="J30" s="30"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="41"/>
+      <c r="F30" s="19"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="21"/>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A31" s="7">
+      <c r="A31" s="6">
         <v>21</v>
       </c>
-      <c r="B31" s="8"/>
-[...7 lines deleted...]
-      <c r="J31" s="30"/>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="19"/>
+      <c r="G31" s="17"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="21"/>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A32" s="7">
+      <c r="A32" s="6">
         <v>22</v>
       </c>
-      <c r="B32" s="8"/>
-[...7 lines deleted...]
-      <c r="J32" s="30"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="41"/>
+      <c r="F32" s="19"/>
+      <c r="G32" s="17"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="21"/>
     </row>
     <row r="33" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A33" s="7">
+      <c r="A33" s="6">
         <v>23</v>
       </c>
-      <c r="B33" s="8"/>
-[...7 lines deleted...]
-      <c r="J33" s="30"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="19"/>
+      <c r="G33" s="17"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="21"/>
     </row>
     <row r="34" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A34" s="7">
+      <c r="A34" s="6">
         <v>24</v>
       </c>
-      <c r="B34" s="8"/>
-[...7 lines deleted...]
-      <c r="J34" s="30"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="42"/>
+      <c r="E34" s="41"/>
+      <c r="F34" s="19"/>
+      <c r="G34" s="17"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="21"/>
     </row>
     <row r="35" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A35" s="7">
+      <c r="A35" s="6">
         <v>25</v>
       </c>
-      <c r="B35" s="8"/>
-[...7 lines deleted...]
-      <c r="J35" s="30"/>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="19"/>
+      <c r="G35" s="17"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="21"/>
     </row>
     <row r="36" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A36" s="7">
+      <c r="A36" s="6">
         <v>26</v>
       </c>
-      <c r="B36" s="8"/>
-[...7 lines deleted...]
-      <c r="J36" s="30"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="42"/>
+      <c r="E36" s="41"/>
+      <c r="F36" s="19"/>
+      <c r="G36" s="17"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="21"/>
     </row>
     <row r="37" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A37" s="7">
+      <c r="A37" s="6">
         <v>27</v>
       </c>
-      <c r="B37" s="8"/>
-[...7 lines deleted...]
-      <c r="J37" s="30"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="42"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="19"/>
+      <c r="G37" s="17"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="21"/>
     </row>
     <row r="38" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A38" s="7">
+      <c r="A38" s="6">
         <v>28</v>
       </c>
-      <c r="B38" s="8"/>
-[...7 lines deleted...]
-      <c r="J38" s="30"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="19"/>
+      <c r="G38" s="17"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="21"/>
     </row>
     <row r="39" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A39" s="7">
+      <c r="A39" s="6">
         <v>29</v>
       </c>
-      <c r="B39" s="8"/>
-[...7 lines deleted...]
-      <c r="J39" s="30"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="42"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="17"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="21"/>
     </row>
     <row r="40" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A40" s="7">
+      <c r="A40" s="6">
         <v>30</v>
       </c>
-      <c r="B40" s="8"/>
-[...7 lines deleted...]
-      <c r="J40" s="30"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="42"/>
+      <c r="E40" s="41"/>
+      <c r="F40" s="19"/>
+      <c r="G40" s="17"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="21"/>
     </row>
     <row r="41" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A41" s="7">
+      <c r="A41" s="6">
         <v>31</v>
       </c>
-      <c r="B41" s="8"/>
-[...7 lines deleted...]
-      <c r="J41" s="30"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="42"/>
+      <c r="E41" s="41"/>
+      <c r="F41" s="19"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="21"/>
     </row>
     <row r="42" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A42" s="7">
+      <c r="A42" s="6">
         <v>32</v>
       </c>
-      <c r="B42" s="8"/>
-[...7 lines deleted...]
-      <c r="J42" s="30"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="42"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="19"/>
+      <c r="G42" s="17"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="21"/>
     </row>
     <row r="43" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A43" s="7">
+      <c r="A43" s="6">
         <v>33</v>
       </c>
-      <c r="B43" s="8"/>
-[...7 lines deleted...]
-      <c r="J43" s="30"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="42"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="19"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="21"/>
       <c r="L43" s="1"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A44" s="7">
+      <c r="A44" s="6">
         <v>34</v>
       </c>
-      <c r="B44" s="8"/>
-[...7 lines deleted...]
-      <c r="J44" s="30"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="42"/>
+      <c r="E44" s="41"/>
+      <c r="F44" s="19"/>
+      <c r="G44" s="17"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="21"/>
       <c r="L44" s="1"/>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A45" s="7">
+      <c r="A45" s="6">
         <v>35</v>
       </c>
-      <c r="B45" s="8"/>
-[...7 lines deleted...]
-      <c r="J45" s="30"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="42"/>
+      <c r="E45" s="41"/>
+      <c r="F45" s="19"/>
+      <c r="G45" s="17"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="21"/>
       <c r="L45" s="1"/>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A46" s="7">
+      <c r="A46" s="6">
         <v>36</v>
       </c>
-      <c r="B46" s="8"/>
-[...7 lines deleted...]
-      <c r="J46" s="30"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="42"/>
+      <c r="E46" s="41"/>
+      <c r="F46" s="19"/>
+      <c r="G46" s="17"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="21"/>
       <c r="L46" s="1"/>
     </row>
     <row r="47" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A47" s="7">
+      <c r="A47" s="6">
         <v>37</v>
       </c>
-      <c r="B47" s="8"/>
-[...7 lines deleted...]
-      <c r="J47" s="30"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="42"/>
+      <c r="E47" s="41"/>
+      <c r="F47" s="19"/>
+      <c r="G47" s="17"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="8"/>
+      <c r="J47" s="21"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
     </row>
     <row r="48" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A48" s="7">
+      <c r="A48" s="6">
         <v>38</v>
       </c>
-      <c r="B48" s="8"/>
-[...7 lines deleted...]
-      <c r="J48" s="30"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="42"/>
+      <c r="E48" s="41"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="17"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="21"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
     </row>
     <row r="49" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A49" s="7">
+      <c r="A49" s="6">
         <v>39</v>
       </c>
-      <c r="B49" s="8"/>
-[...7 lines deleted...]
-      <c r="J49" s="30"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="42"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="19"/>
+      <c r="G49" s="17"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="21"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
     </row>
     <row r="50" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A50" s="7">
+      <c r="A50" s="6">
         <v>40</v>
       </c>
-      <c r="B50" s="8"/>
-[...7 lines deleted...]
-      <c r="J50" s="30"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="42"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="19"/>
+      <c r="G50" s="17"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="8"/>
+      <c r="J50" s="21"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
     </row>
     <row r="51" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A51" s="7">
+      <c r="A51" s="6">
         <v>41</v>
       </c>
-      <c r="B51" s="8"/>
-[...7 lines deleted...]
-      <c r="J51" s="30"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="42"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="19"/>
+      <c r="G51" s="17"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="8"/>
+      <c r="J51" s="21"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
     </row>
     <row r="52" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A52" s="7">
+      <c r="A52" s="6">
         <v>42</v>
       </c>
-      <c r="B52" s="8"/>
-[...7 lines deleted...]
-      <c r="J52" s="30"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="42"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="19"/>
+      <c r="G52" s="17"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="8"/>
+      <c r="J52" s="21"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
     </row>
     <row r="53" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A53" s="7">
+      <c r="A53" s="6">
         <v>43</v>
       </c>
-      <c r="B53" s="8"/>
-[...7 lines deleted...]
-      <c r="J53" s="30"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="42"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="19"/>
+      <c r="G53" s="17"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="8"/>
+      <c r="J53" s="21"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="1"/>
       <c r="P53" s="1"/>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
     </row>
     <row r="54" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A54" s="7">
+      <c r="A54" s="6">
         <v>44</v>
       </c>
-      <c r="B54" s="8"/>
-[...7 lines deleted...]
-      <c r="J54" s="30"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="42"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="19"/>
+      <c r="G54" s="17"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="8"/>
+      <c r="J54" s="21"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
     </row>
     <row r="55" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A55" s="7">
+      <c r="A55" s="6">
         <v>45</v>
       </c>
-      <c r="B55" s="8"/>
-[...7 lines deleted...]
-      <c r="J55" s="30"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="42"/>
+      <c r="E55" s="41"/>
+      <c r="F55" s="19"/>
+      <c r="G55" s="17"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="8"/>
+      <c r="J55" s="21"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
     </row>
     <row r="56" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A56" s="7">
+      <c r="A56" s="6">
         <v>46</v>
       </c>
-      <c r="B56" s="8"/>
-[...7 lines deleted...]
-      <c r="J56" s="30"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="42"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="19"/>
+      <c r="G56" s="17"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="8"/>
+      <c r="J56" s="21"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
     </row>
     <row r="57" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A57" s="7">
+      <c r="A57" s="6">
         <v>47</v>
       </c>
-      <c r="B57" s="8"/>
-[...7 lines deleted...]
-      <c r="J57" s="30"/>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="42"/>
+      <c r="E57" s="41"/>
+      <c r="F57" s="19"/>
+      <c r="G57" s="17"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="8"/>
+      <c r="J57" s="21"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
     </row>
     <row r="58" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A58" s="7">
+      <c r="A58" s="6">
         <v>48</v>
       </c>
-      <c r="B58" s="8"/>
-[...7 lines deleted...]
-      <c r="J58" s="30"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="42"/>
+      <c r="E58" s="41"/>
+      <c r="F58" s="19"/>
+      <c r="G58" s="17"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="8"/>
+      <c r="J58" s="21"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
     </row>
     <row r="59" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A59" s="7">
+      <c r="A59" s="6">
         <v>49</v>
       </c>
-      <c r="B59" s="8"/>
-[...7 lines deleted...]
-      <c r="J59" s="30"/>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="42"/>
+      <c r="E59" s="41"/>
+      <c r="F59" s="19"/>
+      <c r="G59" s="17"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="8"/>
+      <c r="J59" s="21"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
     </row>
     <row r="60" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A60" s="7">
+      <c r="A60" s="6">
         <v>50</v>
       </c>
-      <c r="B60" s="8"/>
-[...7 lines deleted...]
-      <c r="J60" s="30"/>
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="42"/>
+      <c r="E60" s="41"/>
+      <c r="F60" s="19"/>
+      <c r="G60" s="17"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="8"/>
+      <c r="J60" s="21"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
     </row>
     <row r="61" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A61" s="7">
+      <c r="A61" s="6">
         <v>51</v>
       </c>
-      <c r="B61" s="8"/>
-[...7 lines deleted...]
-      <c r="J61" s="18"/>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="42"/>
+      <c r="E61" s="41"/>
+      <c r="F61" s="19"/>
+      <c r="G61" s="17"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="8"/>
+      <c r="J61" s="12"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
     </row>
     <row r="62" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A62" s="7">
+      <c r="A62" s="6">
         <v>52</v>
       </c>
-      <c r="B62" s="8"/>
-[...7 lines deleted...]
-      <c r="J62" s="18"/>
+      <c r="B62" s="7"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="42"/>
+      <c r="E62" s="41"/>
+      <c r="F62" s="19"/>
+      <c r="G62" s="17"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="8"/>
+      <c r="J62" s="12"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
     </row>
     <row r="63" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A63" s="7">
+      <c r="A63" s="6">
         <v>53</v>
       </c>
-      <c r="B63" s="8"/>
-[...7 lines deleted...]
-      <c r="J63" s="18"/>
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="42"/>
+      <c r="E63" s="41"/>
+      <c r="F63" s="19"/>
+      <c r="G63" s="17"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="8"/>
+      <c r="J63" s="12"/>
       <c r="L63" s="3"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
     </row>
     <row r="64" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A64" s="7">
+      <c r="A64" s="6">
         <v>54</v>
       </c>
-      <c r="B64" s="8"/>
-[...7 lines deleted...]
-      <c r="J64" s="18"/>
+      <c r="B64" s="7"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="42"/>
+      <c r="E64" s="41"/>
+      <c r="F64" s="19"/>
+      <c r="G64" s="17"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="8"/>
+      <c r="J64" s="12"/>
       <c r="L64" s="3"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
     </row>
     <row r="65" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A65" s="7">
+      <c r="A65" s="6">
         <v>55</v>
       </c>
-      <c r="B65" s="8"/>
-[...6 lines deleted...]
-      <c r="I65" s="9"/>
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="42"/>
+      <c r="E65" s="41"/>
+      <c r="F65" s="19"/>
+      <c r="G65" s="17"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="8"/>
       <c r="L65" s="3"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
     </row>
     <row r="66" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A66" s="7">
+      <c r="A66" s="6">
         <v>56</v>
       </c>
-      <c r="B66" s="8"/>
-[...6 lines deleted...]
-      <c r="I66" s="9"/>
+      <c r="B66" s="7"/>
+      <c r="C66" s="7"/>
+      <c r="D66" s="42"/>
+      <c r="E66" s="41"/>
+      <c r="F66" s="19"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="8"/>
       <c r="L66" s="3"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
     </row>
     <row r="67" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A67" s="7">
+      <c r="A67" s="6">
         <v>57</v>
       </c>
-      <c r="B67" s="8"/>
-[...6 lines deleted...]
-      <c r="I67" s="9"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="7"/>
+      <c r="D67" s="42"/>
+      <c r="E67" s="41"/>
+      <c r="F67" s="19"/>
+      <c r="G67" s="17"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="8"/>
       <c r="L67" s="3"/>
       <c r="M67" s="3"/>
     </row>
     <row r="68" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A68" s="7">
+      <c r="A68" s="6">
         <v>58</v>
       </c>
-      <c r="B68" s="8"/>
-[...6 lines deleted...]
-      <c r="I68" s="9"/>
+      <c r="B68" s="7"/>
+      <c r="C68" s="7"/>
+      <c r="D68" s="42"/>
+      <c r="E68" s="41"/>
+      <c r="F68" s="19"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="8"/>
       <c r="L68" s="3"/>
       <c r="M68" s="3"/>
       <c r="N68" s="3"/>
       <c r="O68" s="3"/>
       <c r="P68" s="3"/>
       <c r="Q68" s="3"/>
       <c r="R68" s="3"/>
       <c r="S68" s="3"/>
       <c r="T68" s="3"/>
       <c r="U68" s="3"/>
     </row>
     <row r="69" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A69" s="7">
+      <c r="A69" s="6">
         <v>59</v>
       </c>
-      <c r="B69" s="8"/>
-[...6 lines deleted...]
-      <c r="I69" s="9"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="42"/>
+      <c r="E69" s="41"/>
+      <c r="F69" s="19"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="8"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
       <c r="O69" s="3"/>
       <c r="P69" s="3"/>
       <c r="Q69" s="3"/>
       <c r="R69" s="3"/>
       <c r="S69" s="3"/>
       <c r="T69" s="3"/>
       <c r="U69" s="3"/>
     </row>
     <row r="70" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A70" s="7">
+      <c r="A70" s="6">
         <v>60</v>
       </c>
-      <c r="B70" s="8"/>
-[...6 lines deleted...]
-      <c r="I70" s="9"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="42"/>
+      <c r="E70" s="41"/>
+      <c r="F70" s="19"/>
+      <c r="G70" s="17"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="8"/>
       <c r="L70" s="3"/>
       <c r="M70" s="3"/>
       <c r="N70" s="3"/>
       <c r="O70" s="3"/>
       <c r="P70" s="3"/>
       <c r="Q70" s="3"/>
       <c r="R70" s="3"/>
       <c r="S70" s="3"/>
       <c r="T70" s="3"/>
       <c r="U70" s="3"/>
     </row>
     <row r="71" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A71" s="7">
+      <c r="A71" s="6">
         <v>61</v>
       </c>
-      <c r="B71" s="8"/>
-[...6 lines deleted...]
-      <c r="I71" s="9"/>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+      <c r="D71" s="42"/>
+      <c r="E71" s="41"/>
+      <c r="F71" s="19"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="8"/>
       <c r="L71" s="3"/>
       <c r="M71" s="3"/>
       <c r="N71" s="3"/>
       <c r="O71" s="3"/>
       <c r="P71" s="3"/>
       <c r="Q71" s="3"/>
       <c r="R71" s="3"/>
       <c r="S71" s="3"/>
       <c r="T71" s="3"/>
       <c r="U71" s="3"/>
     </row>
     <row r="72" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A72" s="7">
+      <c r="A72" s="6">
         <v>62</v>
       </c>
-      <c r="B72" s="8"/>
-[...6 lines deleted...]
-      <c r="I72" s="9"/>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="42"/>
+      <c r="E72" s="41"/>
+      <c r="F72" s="19"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="8"/>
       <c r="L72" s="3"/>
       <c r="M72" s="3"/>
       <c r="N72" s="3"/>
       <c r="O72" s="3"/>
       <c r="P72" s="3"/>
       <c r="Q72" s="3"/>
       <c r="R72" s="3"/>
       <c r="S72" s="3"/>
       <c r="T72" s="3"/>
       <c r="U72" s="3"/>
     </row>
     <row r="73" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A73" s="7">
+      <c r="A73" s="6">
         <v>63</v>
       </c>
-      <c r="B73" s="8"/>
-[...6 lines deleted...]
-      <c r="I73" s="9"/>
+      <c r="B73" s="7"/>
+      <c r="C73" s="7"/>
+      <c r="D73" s="42"/>
+      <c r="E73" s="41"/>
+      <c r="F73" s="19"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="8"/>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
       <c r="P73" s="3"/>
       <c r="Q73" s="3"/>
       <c r="R73" s="3"/>
       <c r="S73" s="3"/>
       <c r="T73" s="3"/>
       <c r="U73" s="3"/>
     </row>
     <row r="74" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A74" s="7">
+      <c r="A74" s="6">
         <v>64</v>
       </c>
-      <c r="B74" s="8"/>
-[...6 lines deleted...]
-      <c r="I74" s="9"/>
+      <c r="B74" s="7"/>
+      <c r="C74" s="7"/>
+      <c r="D74" s="42"/>
+      <c r="E74" s="41"/>
+      <c r="F74" s="19"/>
+      <c r="G74" s="17"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="8"/>
       <c r="L74" s="3"/>
       <c r="M74" s="3"/>
       <c r="N74" s="3"/>
       <c r="O74" s="3"/>
       <c r="P74" s="3"/>
       <c r="Q74" s="3"/>
       <c r="R74" s="3"/>
       <c r="S74" s="3"/>
       <c r="T74" s="3"/>
       <c r="U74" s="3"/>
     </row>
     <row r="75" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A75" s="7">
+      <c r="A75" s="6">
         <v>65</v>
       </c>
-      <c r="B75" s="8"/>
-[...6 lines deleted...]
-      <c r="I75" s="9"/>
+      <c r="B75" s="7"/>
+      <c r="C75" s="7"/>
+      <c r="D75" s="42"/>
+      <c r="E75" s="41"/>
+      <c r="F75" s="19"/>
+      <c r="G75" s="17"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="8"/>
       <c r="L75" s="3"/>
       <c r="M75" s="3"/>
       <c r="N75" s="3"/>
       <c r="O75" s="3"/>
       <c r="P75" s="3"/>
       <c r="Q75" s="3"/>
       <c r="R75" s="3"/>
       <c r="S75" s="3"/>
       <c r="T75" s="3"/>
       <c r="U75" s="3"/>
     </row>
     <row r="76" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A76" s="7">
+      <c r="A76" s="6">
         <v>66</v>
       </c>
-      <c r="B76" s="8"/>
-[...6 lines deleted...]
-      <c r="I76" s="9"/>
+      <c r="B76" s="7"/>
+      <c r="C76" s="7"/>
+      <c r="D76" s="42"/>
+      <c r="E76" s="41"/>
+      <c r="F76" s="19"/>
+      <c r="G76" s="17"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="8"/>
       <c r="L76" s="3"/>
       <c r="M76" s="3"/>
       <c r="N76" s="3"/>
       <c r="O76" s="3"/>
       <c r="P76" s="3"/>
       <c r="Q76" s="3"/>
       <c r="R76" s="3"/>
       <c r="S76" s="3"/>
       <c r="T76" s="3"/>
       <c r="U76" s="3"/>
     </row>
     <row r="77" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A77" s="7">
+      <c r="A77" s="6">
         <v>67</v>
       </c>
-      <c r="B77" s="8"/>
-[...6 lines deleted...]
-      <c r="I77" s="9"/>
+      <c r="B77" s="7"/>
+      <c r="C77" s="7"/>
+      <c r="D77" s="42"/>
+      <c r="E77" s="41"/>
+      <c r="F77" s="19"/>
+      <c r="G77" s="17"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="8"/>
       <c r="L77" s="3"/>
       <c r="M77" s="3"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="S77" s="3"/>
       <c r="T77" s="3"/>
       <c r="U77" s="3"/>
     </row>
     <row r="78" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A78" s="7">
+      <c r="A78" s="6">
         <v>68</v>
       </c>
-      <c r="B78" s="8"/>
-[...6 lines deleted...]
-      <c r="I78" s="9"/>
+      <c r="B78" s="7"/>
+      <c r="C78" s="7"/>
+      <c r="D78" s="42"/>
+      <c r="E78" s="41"/>
+      <c r="F78" s="19"/>
+      <c r="G78" s="17"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="8"/>
       <c r="L78" s="3"/>
       <c r="M78" s="3"/>
       <c r="N78" s="3"/>
       <c r="O78" s="3"/>
       <c r="P78" s="3"/>
       <c r="Q78" s="3"/>
       <c r="R78" s="3"/>
       <c r="S78" s="3"/>
       <c r="T78" s="3"/>
       <c r="U78" s="3"/>
     </row>
     <row r="79" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A79" s="7">
+      <c r="A79" s="6">
         <v>69</v>
       </c>
-      <c r="B79" s="8"/>
-[...6 lines deleted...]
-      <c r="I79" s="9"/>
+      <c r="B79" s="7"/>
+      <c r="C79" s="7"/>
+      <c r="D79" s="42"/>
+      <c r="E79" s="41"/>
+      <c r="F79" s="19"/>
+      <c r="G79" s="17"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="8"/>
       <c r="L79" s="3"/>
       <c r="M79" s="3"/>
       <c r="N79" s="3"/>
       <c r="O79" s="3"/>
       <c r="P79" s="3"/>
       <c r="Q79" s="3"/>
       <c r="R79" s="3"/>
       <c r="S79" s="3"/>
       <c r="T79" s="3"/>
       <c r="U79" s="3"/>
     </row>
     <row r="80" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A80" s="7">
+      <c r="A80" s="6">
         <v>70</v>
       </c>
-      <c r="B80" s="8"/>
-[...6 lines deleted...]
-      <c r="I80" s="9"/>
+      <c r="B80" s="7"/>
+      <c r="C80" s="7"/>
+      <c r="D80" s="42"/>
+      <c r="E80" s="41"/>
+      <c r="F80" s="19"/>
+      <c r="G80" s="17"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="8"/>
       <c r="L80" s="3"/>
       <c r="M80" s="3"/>
       <c r="N80" s="3"/>
       <c r="O80" s="3"/>
       <c r="P80" s="3"/>
       <c r="Q80" s="3"/>
       <c r="R80" s="3"/>
       <c r="S80" s="3"/>
       <c r="T80" s="3"/>
       <c r="U80" s="3"/>
     </row>
     <row r="81" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A81" s="7">
+      <c r="A81" s="6">
         <v>71</v>
       </c>
-      <c r="B81" s="8"/>
-[...6 lines deleted...]
-      <c r="I81" s="9"/>
+      <c r="B81" s="7"/>
+      <c r="C81" s="7"/>
+      <c r="D81" s="42"/>
+      <c r="E81" s="41"/>
+      <c r="F81" s="19"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="8"/>
       <c r="L81" s="3"/>
       <c r="M81" s="3"/>
       <c r="N81" s="3"/>
       <c r="O81" s="3"/>
       <c r="P81" s="3"/>
       <c r="Q81" s="3"/>
       <c r="R81" s="3"/>
       <c r="S81" s="3"/>
       <c r="T81" s="3"/>
       <c r="U81" s="3"/>
     </row>
     <row r="82" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A82" s="7">
+      <c r="A82" s="6">
         <v>72</v>
       </c>
-      <c r="B82" s="8"/>
-[...6 lines deleted...]
-      <c r="I82" s="9"/>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="42"/>
+      <c r="E82" s="41"/>
+      <c r="F82" s="19"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="8"/>
       <c r="L82" s="3"/>
       <c r="M82" s="3"/>
       <c r="N82" s="3"/>
       <c r="O82" s="3"/>
       <c r="P82" s="3"/>
       <c r="Q82" s="3"/>
       <c r="R82" s="3"/>
       <c r="S82" s="3"/>
       <c r="T82" s="3"/>
       <c r="U82" s="3"/>
     </row>
     <row r="83" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A83" s="7">
+      <c r="A83" s="6">
         <v>73</v>
       </c>
-      <c r="B83" s="8"/>
-[...6 lines deleted...]
-      <c r="I83" s="9"/>
+      <c r="B83" s="7"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="42"/>
+      <c r="E83" s="41"/>
+      <c r="F83" s="19"/>
+      <c r="G83" s="17"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="8"/>
       <c r="L83" s="3"/>
       <c r="M83" s="3"/>
       <c r="N83" s="3"/>
       <c r="O83" s="3"/>
       <c r="P83" s="3"/>
       <c r="Q83" s="3"/>
       <c r="R83" s="3"/>
       <c r="S83" s="3"/>
       <c r="T83" s="3"/>
       <c r="U83" s="3"/>
     </row>
     <row r="84" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A84" s="7">
+      <c r="A84" s="6">
         <v>74</v>
       </c>
-      <c r="B84" s="8"/>
-[...6 lines deleted...]
-      <c r="I84" s="9"/>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="42"/>
+      <c r="E84" s="41"/>
+      <c r="F84" s="19"/>
+      <c r="G84" s="17"/>
+      <c r="H84" s="7"/>
+      <c r="I84" s="8"/>
       <c r="L84" s="3"/>
       <c r="M84" s="3"/>
       <c r="N84" s="3"/>
       <c r="O84" s="3"/>
       <c r="P84" s="3"/>
       <c r="Q84" s="3"/>
       <c r="R84" s="3"/>
       <c r="S84" s="3"/>
       <c r="T84" s="3"/>
       <c r="U84" s="3"/>
     </row>
     <row r="85" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A85" s="7">
+      <c r="A85" s="6">
         <v>75</v>
       </c>
-      <c r="B85" s="8"/>
-[...6 lines deleted...]
-      <c r="I85" s="9"/>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="42"/>
+      <c r="E85" s="41"/>
+      <c r="F85" s="19"/>
+      <c r="G85" s="17"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="8"/>
       <c r="L85" s="3"/>
       <c r="M85" s="3"/>
       <c r="N85" s="3"/>
       <c r="O85" s="3"/>
       <c r="P85" s="3"/>
       <c r="Q85" s="3"/>
       <c r="R85" s="3"/>
       <c r="S85" s="3"/>
       <c r="T85" s="3"/>
       <c r="U85" s="3"/>
     </row>
     <row r="86" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A86" s="7">
+      <c r="A86" s="6">
         <v>76</v>
       </c>
-      <c r="B86" s="8"/>
-[...6 lines deleted...]
-      <c r="I86" s="9"/>
+      <c r="B86" s="7"/>
+      <c r="C86" s="7"/>
+      <c r="D86" s="42"/>
+      <c r="E86" s="41"/>
+      <c r="F86" s="19"/>
+      <c r="G86" s="17"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="8"/>
       <c r="L86" s="3"/>
       <c r="M86" s="3"/>
       <c r="N86" s="3"/>
       <c r="O86" s="3"/>
       <c r="P86" s="3"/>
       <c r="Q86" s="3"/>
       <c r="R86" s="3"/>
       <c r="S86" s="3"/>
       <c r="T86" s="3"/>
       <c r="U86" s="3"/>
     </row>
     <row r="87" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A87" s="7">
+      <c r="A87" s="6">
         <v>77</v>
       </c>
-      <c r="B87" s="8"/>
-[...6 lines deleted...]
-      <c r="I87" s="9"/>
+      <c r="B87" s="7"/>
+      <c r="C87" s="7"/>
+      <c r="D87" s="42"/>
+      <c r="E87" s="41"/>
+      <c r="F87" s="19"/>
+      <c r="G87" s="17"/>
+      <c r="H87" s="7"/>
+      <c r="I87" s="8"/>
       <c r="L87" s="3"/>
       <c r="M87" s="3"/>
       <c r="N87" s="3"/>
       <c r="O87" s="3"/>
       <c r="P87" s="3"/>
       <c r="Q87" s="3"/>
       <c r="R87" s="3"/>
       <c r="S87" s="3"/>
       <c r="T87" s="3"/>
       <c r="U87" s="3"/>
     </row>
     <row r="88" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A88" s="7">
+      <c r="A88" s="6">
         <v>78</v>
       </c>
-      <c r="B88" s="8"/>
-[...6 lines deleted...]
-      <c r="I88" s="9"/>
+      <c r="B88" s="7"/>
+      <c r="C88" s="7"/>
+      <c r="D88" s="42"/>
+      <c r="E88" s="41"/>
+      <c r="F88" s="19"/>
+      <c r="G88" s="17"/>
+      <c r="H88" s="7"/>
+      <c r="I88" s="8"/>
       <c r="L88" s="3"/>
       <c r="M88" s="3"/>
       <c r="N88" s="3"/>
       <c r="O88" s="3"/>
       <c r="P88" s="3"/>
       <c r="Q88" s="3"/>
       <c r="R88" s="3"/>
       <c r="S88" s="3"/>
       <c r="T88" s="3"/>
       <c r="U88" s="3"/>
     </row>
     <row r="89" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A89" s="7">
+      <c r="A89" s="6">
         <v>79</v>
       </c>
-      <c r="B89" s="8"/>
-[...6 lines deleted...]
-      <c r="I89" s="9"/>
+      <c r="B89" s="7"/>
+      <c r="C89" s="7"/>
+      <c r="D89" s="42"/>
+      <c r="E89" s="41"/>
+      <c r="F89" s="19"/>
+      <c r="G89" s="17"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="8"/>
       <c r="L89" s="3"/>
       <c r="M89" s="3"/>
       <c r="N89" s="3"/>
       <c r="O89" s="3"/>
       <c r="P89" s="3"/>
       <c r="Q89" s="3"/>
       <c r="R89" s="3"/>
       <c r="S89" s="3"/>
       <c r="T89" s="3"/>
       <c r="U89" s="3"/>
     </row>
     <row r="90" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A90" s="7">
+      <c r="A90" s="6">
         <v>80</v>
       </c>
-      <c r="B90" s="8"/>
-[...6 lines deleted...]
-      <c r="I90" s="9"/>
+      <c r="B90" s="7"/>
+      <c r="C90" s="7"/>
+      <c r="D90" s="42"/>
+      <c r="E90" s="41"/>
+      <c r="F90" s="19"/>
+      <c r="G90" s="17"/>
+      <c r="H90" s="7"/>
+      <c r="I90" s="8"/>
       <c r="L90" s="3"/>
       <c r="M90" s="3"/>
       <c r="N90" s="3"/>
       <c r="O90" s="3"/>
       <c r="P90" s="3"/>
       <c r="Q90" s="3"/>
       <c r="R90" s="3"/>
       <c r="S90" s="3"/>
       <c r="T90" s="3"/>
       <c r="U90" s="3"/>
     </row>
     <row r="91" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A91" s="7">
+      <c r="A91" s="6">
         <v>81</v>
       </c>
-      <c r="B91" s="8"/>
-[...6 lines deleted...]
-      <c r="I91" s="9"/>
+      <c r="B91" s="7"/>
+      <c r="C91" s="7"/>
+      <c r="D91" s="42"/>
+      <c r="E91" s="41"/>
+      <c r="F91" s="19"/>
+      <c r="G91" s="17"/>
+      <c r="H91" s="7"/>
+      <c r="I91" s="8"/>
       <c r="L91" s="3"/>
       <c r="M91" s="3"/>
       <c r="N91" s="3"/>
       <c r="O91" s="3"/>
       <c r="P91" s="3"/>
       <c r="Q91" s="3"/>
       <c r="R91" s="3"/>
       <c r="S91" s="3"/>
       <c r="T91" s="3"/>
       <c r="U91" s="3"/>
     </row>
     <row r="92" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A92" s="7">
+      <c r="A92" s="6">
         <v>82</v>
       </c>
-      <c r="B92" s="8"/>
-[...6 lines deleted...]
-      <c r="I92" s="9"/>
+      <c r="B92" s="7"/>
+      <c r="C92" s="7"/>
+      <c r="D92" s="42"/>
+      <c r="E92" s="41"/>
+      <c r="F92" s="19"/>
+      <c r="G92" s="17"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="8"/>
       <c r="L92" s="3"/>
       <c r="M92" s="3"/>
       <c r="N92" s="3"/>
       <c r="O92" s="3"/>
       <c r="P92" s="3"/>
       <c r="Q92" s="3"/>
       <c r="R92" s="3"/>
       <c r="S92" s="3"/>
       <c r="T92" s="3"/>
       <c r="U92" s="3"/>
     </row>
     <row r="93" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A93" s="7">
+      <c r="A93" s="6">
         <v>83</v>
       </c>
-      <c r="B93" s="8"/>
-[...6 lines deleted...]
-      <c r="I93" s="9"/>
+      <c r="B93" s="7"/>
+      <c r="C93" s="7"/>
+      <c r="D93" s="42"/>
+      <c r="E93" s="41"/>
+      <c r="F93" s="19"/>
+      <c r="G93" s="17"/>
+      <c r="H93" s="7"/>
+      <c r="I93" s="8"/>
       <c r="L93" s="3"/>
       <c r="M93" s="3"/>
       <c r="N93" s="3"/>
       <c r="O93" s="3"/>
       <c r="P93" s="3"/>
       <c r="Q93" s="3"/>
       <c r="R93" s="3"/>
       <c r="S93" s="3"/>
       <c r="T93" s="3"/>
       <c r="U93" s="3"/>
     </row>
     <row r="94" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A94" s="7">
+      <c r="A94" s="6">
         <v>84</v>
       </c>
-      <c r="B94" s="8"/>
-[...6 lines deleted...]
-      <c r="I94" s="9"/>
+      <c r="B94" s="7"/>
+      <c r="C94" s="7"/>
+      <c r="D94" s="42"/>
+      <c r="E94" s="41"/>
+      <c r="F94" s="19"/>
+      <c r="G94" s="17"/>
+      <c r="H94" s="7"/>
+      <c r="I94" s="8"/>
       <c r="L94" s="3"/>
       <c r="M94" s="3"/>
       <c r="N94" s="3"/>
       <c r="O94" s="3"/>
       <c r="P94" s="3"/>
       <c r="Q94" s="3"/>
       <c r="R94" s="3"/>
       <c r="S94" s="3"/>
       <c r="T94" s="3"/>
       <c r="U94" s="3"/>
     </row>
     <row r="95" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A95" s="7">
+      <c r="A95" s="6">
         <v>85</v>
       </c>
-      <c r="B95" s="8"/>
-[...6 lines deleted...]
-      <c r="I95" s="9"/>
+      <c r="B95" s="7"/>
+      <c r="C95" s="7"/>
+      <c r="D95" s="42"/>
+      <c r="E95" s="41"/>
+      <c r="F95" s="19"/>
+      <c r="G95" s="17"/>
+      <c r="H95" s="7"/>
+      <c r="I95" s="8"/>
       <c r="L95" s="3"/>
       <c r="M95" s="3"/>
       <c r="N95" s="3"/>
       <c r="O95" s="3"/>
       <c r="P95" s="3"/>
       <c r="Q95" s="3"/>
       <c r="R95" s="3"/>
       <c r="S95" s="3"/>
       <c r="T95" s="3"/>
       <c r="U95" s="3"/>
     </row>
     <row r="96" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A96" s="7">
+      <c r="A96" s="6">
         <v>86</v>
       </c>
-      <c r="B96" s="8"/>
-[...6 lines deleted...]
-      <c r="I96" s="9"/>
+      <c r="B96" s="7"/>
+      <c r="C96" s="7"/>
+      <c r="D96" s="42"/>
+      <c r="E96" s="41"/>
+      <c r="F96" s="19"/>
+      <c r="G96" s="17"/>
+      <c r="H96" s="7"/>
+      <c r="I96" s="8"/>
       <c r="L96" s="3"/>
       <c r="M96" s="3"/>
       <c r="N96" s="3"/>
       <c r="O96" s="3"/>
       <c r="P96" s="3"/>
       <c r="Q96" s="3"/>
       <c r="R96" s="3"/>
       <c r="S96" s="3"/>
       <c r="T96" s="3"/>
       <c r="U96" s="3"/>
     </row>
     <row r="97" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A97" s="7">
+      <c r="A97" s="6">
         <v>87</v>
       </c>
-      <c r="B97" s="8"/>
-[...6 lines deleted...]
-      <c r="I97" s="9"/>
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+      <c r="D97" s="42"/>
+      <c r="E97" s="41"/>
+      <c r="F97" s="19"/>
+      <c r="G97" s="17"/>
+      <c r="H97" s="7"/>
+      <c r="I97" s="8"/>
       <c r="L97" s="3"/>
       <c r="M97" s="3"/>
       <c r="N97" s="3"/>
       <c r="O97" s="3"/>
       <c r="P97" s="3"/>
       <c r="Q97" s="3"/>
       <c r="R97" s="3"/>
       <c r="S97" s="3"/>
       <c r="T97" s="3"/>
       <c r="U97" s="3"/>
     </row>
     <row r="98" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A98" s="7">
+      <c r="A98" s="6">
         <v>88</v>
       </c>
-      <c r="B98" s="8"/>
-[...6 lines deleted...]
-      <c r="I98" s="9"/>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="42"/>
+      <c r="E98" s="41"/>
+      <c r="F98" s="19"/>
+      <c r="G98" s="17"/>
+      <c r="H98" s="7"/>
+      <c r="I98" s="8"/>
       <c r="L98" s="3"/>
       <c r="M98" s="3"/>
       <c r="N98" s="3"/>
       <c r="O98" s="3"/>
       <c r="P98" s="3"/>
       <c r="Q98" s="3"/>
       <c r="R98" s="3"/>
       <c r="S98" s="3"/>
       <c r="T98" s="3"/>
       <c r="U98" s="3"/>
     </row>
     <row r="99" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A99" s="7">
+      <c r="A99" s="6">
         <v>89</v>
       </c>
-      <c r="B99" s="36"/>
-[...6 lines deleted...]
-      <c r="I99" s="41"/>
+      <c r="B99" s="26"/>
+      <c r="C99" s="27"/>
+      <c r="D99" s="28"/>
+      <c r="E99" s="29"/>
+      <c r="F99" s="29"/>
+      <c r="G99" s="30"/>
+      <c r="H99" s="7"/>
+      <c r="I99" s="31"/>
       <c r="L99" s="3"/>
       <c r="M99" s="3"/>
       <c r="N99" s="3"/>
       <c r="O99" s="3"/>
       <c r="P99" s="3"/>
       <c r="Q99" s="3"/>
       <c r="R99" s="3"/>
       <c r="S99" s="3"/>
       <c r="T99" s="3"/>
       <c r="U99" s="3"/>
     </row>
     <row r="100" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A100" s="7">
+      <c r="A100" s="6">
         <v>90</v>
       </c>
-      <c r="B100" s="36"/>
-[...6 lines deleted...]
-      <c r="I100" s="41"/>
+      <c r="B100" s="26"/>
+      <c r="C100" s="27"/>
+      <c r="D100" s="28"/>
+      <c r="E100" s="29"/>
+      <c r="F100" s="29"/>
+      <c r="G100" s="30"/>
+      <c r="H100" s="7"/>
+      <c r="I100" s="31"/>
       <c r="L100" s="3"/>
       <c r="M100" s="3"/>
       <c r="N100" s="3"/>
       <c r="O100" s="3"/>
       <c r="P100" s="3"/>
       <c r="Q100" s="3"/>
       <c r="R100" s="3"/>
       <c r="S100" s="3"/>
       <c r="T100" s="3"/>
       <c r="U100" s="3"/>
     </row>
     <row r="101" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A101" s="7">
+      <c r="A101" s="6">
         <v>91</v>
       </c>
-      <c r="B101" s="36"/>
-[...6 lines deleted...]
-      <c r="I101" s="41"/>
+      <c r="B101" s="26"/>
+      <c r="C101" s="27"/>
+      <c r="D101" s="28"/>
+      <c r="E101" s="29"/>
+      <c r="F101" s="29"/>
+      <c r="G101" s="30"/>
+      <c r="H101" s="7"/>
+      <c r="I101" s="31"/>
       <c r="L101" s="3"/>
       <c r="M101" s="3"/>
       <c r="N101" s="3"/>
       <c r="O101" s="3"/>
       <c r="P101" s="3"/>
       <c r="Q101" s="3"/>
       <c r="R101" s="3"/>
       <c r="S101" s="3"/>
       <c r="T101" s="3"/>
       <c r="U101" s="3"/>
     </row>
     <row r="102" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A102" s="7">
+      <c r="A102" s="6">
         <v>92</v>
       </c>
-      <c r="B102" s="36"/>
-[...6 lines deleted...]
-      <c r="I102" s="41"/>
+      <c r="B102" s="26"/>
+      <c r="C102" s="27"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="29"/>
+      <c r="F102" s="29"/>
+      <c r="G102" s="30"/>
+      <c r="H102" s="7"/>
+      <c r="I102" s="31"/>
       <c r="L102" s="3"/>
       <c r="M102" s="3"/>
       <c r="N102" s="3"/>
       <c r="O102" s="3"/>
       <c r="P102" s="3"/>
       <c r="Q102" s="3"/>
       <c r="R102" s="3"/>
       <c r="S102" s="3"/>
       <c r="T102" s="3"/>
       <c r="U102" s="3"/>
     </row>
     <row r="103" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A103" s="7">
+      <c r="A103" s="6">
         <v>93</v>
       </c>
-      <c r="B103" s="36"/>
-[...6 lines deleted...]
-      <c r="I103" s="41"/>
+      <c r="B103" s="26"/>
+      <c r="C103" s="27"/>
+      <c r="D103" s="28"/>
+      <c r="E103" s="29"/>
+      <c r="F103" s="29"/>
+      <c r="G103" s="30"/>
+      <c r="H103" s="7"/>
+      <c r="I103" s="31"/>
       <c r="L103" s="3"/>
       <c r="M103" s="3"/>
       <c r="N103" s="3"/>
       <c r="O103" s="3"/>
       <c r="P103" s="3"/>
       <c r="Q103" s="3"/>
       <c r="R103" s="3"/>
       <c r="S103" s="3"/>
       <c r="T103" s="3"/>
       <c r="U103" s="3"/>
     </row>
     <row r="104" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A104" s="7">
+      <c r="A104" s="6">
         <v>94</v>
       </c>
-      <c r="B104" s="36"/>
-[...6 lines deleted...]
-      <c r="I104" s="41"/>
+      <c r="B104" s="26"/>
+      <c r="C104" s="27"/>
+      <c r="D104" s="28"/>
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="30"/>
+      <c r="H104" s="7"/>
+      <c r="I104" s="31"/>
       <c r="L104" s="3"/>
       <c r="M104" s="3"/>
       <c r="N104" s="3"/>
       <c r="O104" s="3"/>
       <c r="P104" s="3"/>
       <c r="Q104" s="3"/>
       <c r="R104" s="3"/>
       <c r="S104" s="3"/>
       <c r="T104" s="3"/>
       <c r="U104" s="3"/>
     </row>
     <row r="105" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A105" s="7">
+      <c r="A105" s="6">
         <v>95</v>
       </c>
-      <c r="B105" s="36"/>
-[...6 lines deleted...]
-      <c r="I105" s="41"/>
+      <c r="B105" s="26"/>
+      <c r="C105" s="27"/>
+      <c r="D105" s="28"/>
+      <c r="E105" s="29"/>
+      <c r="F105" s="29"/>
+      <c r="G105" s="30"/>
+      <c r="H105" s="7"/>
+      <c r="I105" s="31"/>
       <c r="L105" s="3"/>
       <c r="M105" s="3"/>
       <c r="N105" s="3"/>
       <c r="O105" s="3"/>
       <c r="P105" s="3"/>
       <c r="Q105" s="3"/>
       <c r="R105" s="3"/>
       <c r="S105" s="3"/>
       <c r="T105" s="3"/>
       <c r="U105" s="3"/>
     </row>
     <row r="106" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A106" s="7">
+      <c r="A106" s="6">
         <v>96</v>
       </c>
-      <c r="B106" s="36"/>
-[...6 lines deleted...]
-      <c r="I106" s="41"/>
+      <c r="B106" s="26"/>
+      <c r="C106" s="27"/>
+      <c r="D106" s="28"/>
+      <c r="E106" s="29"/>
+      <c r="F106" s="29"/>
+      <c r="G106" s="30"/>
+      <c r="H106" s="7"/>
+      <c r="I106" s="31"/>
       <c r="L106" s="3"/>
       <c r="M106" s="3"/>
       <c r="N106" s="3"/>
       <c r="O106" s="3"/>
       <c r="P106" s="3"/>
       <c r="Q106" s="3"/>
       <c r="R106" s="3"/>
       <c r="S106" s="3"/>
       <c r="T106" s="3"/>
       <c r="U106" s="3"/>
     </row>
     <row r="107" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A107" s="7">
+      <c r="A107" s="6">
         <v>97</v>
       </c>
-      <c r="B107" s="36"/>
-[...6 lines deleted...]
-      <c r="I107" s="41"/>
+      <c r="B107" s="26"/>
+      <c r="C107" s="27"/>
+      <c r="D107" s="28"/>
+      <c r="E107" s="29"/>
+      <c r="F107" s="29"/>
+      <c r="G107" s="30"/>
+      <c r="H107" s="7"/>
+      <c r="I107" s="31"/>
       <c r="L107" s="3"/>
       <c r="M107" s="3"/>
       <c r="N107" s="3"/>
       <c r="O107" s="3"/>
       <c r="P107" s="3"/>
       <c r="Q107" s="3"/>
       <c r="R107" s="3"/>
       <c r="S107" s="3"/>
       <c r="T107" s="3"/>
       <c r="U107" s="3"/>
     </row>
     <row r="108" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A108" s="7">
+      <c r="A108" s="6">
         <v>98</v>
       </c>
-      <c r="B108" s="36"/>
-[...6 lines deleted...]
-      <c r="I108" s="41"/>
+      <c r="B108" s="26"/>
+      <c r="C108" s="27"/>
+      <c r="D108" s="28"/>
+      <c r="E108" s="29"/>
+      <c r="F108" s="29"/>
+      <c r="G108" s="30"/>
+      <c r="H108" s="7"/>
+      <c r="I108" s="31"/>
       <c r="L108" s="3"/>
       <c r="M108" s="3"/>
       <c r="N108" s="3"/>
       <c r="O108" s="3"/>
       <c r="P108" s="3"/>
       <c r="Q108" s="3"/>
       <c r="R108" s="3"/>
       <c r="S108" s="3"/>
       <c r="T108" s="3"/>
       <c r="U108" s="3"/>
     </row>
     <row r="109" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A109" s="7">
+      <c r="A109" s="6">
         <v>99</v>
       </c>
-      <c r="B109" s="36"/>
-[...6 lines deleted...]
-      <c r="I109" s="41"/>
+      <c r="B109" s="26"/>
+      <c r="C109" s="27"/>
+      <c r="D109" s="28"/>
+      <c r="E109" s="29"/>
+      <c r="F109" s="29"/>
+      <c r="G109" s="30"/>
+      <c r="H109" s="7"/>
+      <c r="I109" s="31"/>
       <c r="L109" s="3"/>
       <c r="M109" s="3"/>
       <c r="N109" s="3"/>
       <c r="O109" s="3"/>
       <c r="P109" s="3"/>
       <c r="Q109" s="3"/>
       <c r="R109" s="3"/>
       <c r="S109" s="3"/>
       <c r="T109" s="3"/>
       <c r="U109" s="3"/>
     </row>
-    <row r="110" spans="1:21" ht="20" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A110" s="7">
+    <row r="110" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A110" s="51">
         <v>100</v>
       </c>
-      <c r="B110" s="42"/>
-[...6 lines deleted...]
-      <c r="I110" s="47"/>
+      <c r="B110" s="26"/>
+      <c r="C110" s="27"/>
+      <c r="D110" s="28"/>
+      <c r="E110" s="29"/>
+      <c r="F110" s="29"/>
+      <c r="G110" s="30"/>
+      <c r="H110" s="26"/>
+      <c r="I110" s="31"/>
       <c r="M110" s="3"/>
       <c r="N110" s="3"/>
       <c r="O110" s="3"/>
       <c r="P110" s="3"/>
       <c r="Q110" s="3"/>
       <c r="R110" s="3"/>
       <c r="S110" s="3"/>
       <c r="T110" s="3"/>
       <c r="U110" s="3"/>
     </row>
     <row r="111" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A111" s="51">
+        <v>101</v>
+      </c>
+      <c r="B111" s="26"/>
+      <c r="C111" s="27"/>
+      <c r="D111" s="28"/>
+      <c r="E111" s="29"/>
+      <c r="F111" s="29"/>
+      <c r="G111" s="30"/>
+      <c r="H111" s="26"/>
+      <c r="I111" s="31"/>
       <c r="M111" s="3"/>
       <c r="N111" s="3"/>
       <c r="O111" s="3"/>
       <c r="P111" s="3"/>
       <c r="Q111" s="3"/>
       <c r="R111" s="3"/>
       <c r="S111" s="3"/>
       <c r="T111" s="3"/>
       <c r="U111" s="3"/>
     </row>
     <row r="112" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A112" s="51">
+        <v>102</v>
+      </c>
+      <c r="B112" s="26"/>
+      <c r="C112" s="27"/>
+      <c r="D112" s="28"/>
+      <c r="E112" s="29"/>
+      <c r="F112" s="29"/>
+      <c r="G112" s="30"/>
+      <c r="H112" s="26"/>
+      <c r="I112" s="31"/>
       <c r="M112" s="3"/>
       <c r="N112" s="3"/>
       <c r="O112" s="3"/>
       <c r="P112" s="3"/>
       <c r="Q112" s="3"/>
       <c r="R112" s="3"/>
       <c r="S112" s="3"/>
       <c r="T112" s="3"/>
       <c r="U112" s="3"/>
     </row>
-    <row r="113" spans="13:21" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A113" s="51">
+        <v>103</v>
+      </c>
+      <c r="B113" s="26"/>
+      <c r="C113" s="27"/>
+      <c r="D113" s="28"/>
+      <c r="E113" s="29"/>
+      <c r="F113" s="29"/>
+      <c r="G113" s="30"/>
+      <c r="H113" s="26"/>
+      <c r="I113" s="31"/>
       <c r="M113" s="3"/>
       <c r="N113" s="3"/>
       <c r="O113" s="3"/>
       <c r="P113" s="3"/>
       <c r="Q113" s="3"/>
       <c r="R113" s="3"/>
       <c r="S113" s="3"/>
       <c r="T113" s="3"/>
       <c r="U113" s="3"/>
     </row>
-    <row r="114" spans="13:21" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A114" s="51">
+        <v>104</v>
+      </c>
+      <c r="B114" s="26"/>
+      <c r="C114" s="27"/>
+      <c r="D114" s="28"/>
+      <c r="E114" s="29"/>
+      <c r="F114" s="29"/>
+      <c r="G114" s="30"/>
+      <c r="H114" s="26"/>
+      <c r="I114" s="31"/>
       <c r="N114" s="3"/>
       <c r="O114" s="3"/>
       <c r="P114" s="3"/>
       <c r="Q114" s="3"/>
       <c r="R114" s="3"/>
       <c r="S114" s="3"/>
       <c r="T114" s="3"/>
       <c r="U114" s="3"/>
+    </row>
+    <row r="115" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A115" s="51">
+        <v>105</v>
+      </c>
+      <c r="B115" s="26"/>
+      <c r="C115" s="27"/>
+      <c r="D115" s="28"/>
+      <c r="E115" s="29"/>
+      <c r="F115" s="29"/>
+      <c r="G115" s="30"/>
+      <c r="H115" s="26"/>
+      <c r="I115" s="31"/>
+    </row>
+    <row r="116" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A116" s="51">
+        <v>106</v>
+      </c>
+      <c r="B116" s="26"/>
+      <c r="C116" s="27"/>
+      <c r="D116" s="28"/>
+      <c r="E116" s="29"/>
+      <c r="F116" s="29"/>
+      <c r="G116" s="30"/>
+      <c r="H116" s="26"/>
+      <c r="I116" s="31"/>
+    </row>
+    <row r="117" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A117" s="51">
+        <v>107</v>
+      </c>
+      <c r="B117" s="26"/>
+      <c r="C117" s="27"/>
+      <c r="D117" s="28"/>
+      <c r="E117" s="29"/>
+      <c r="F117" s="29"/>
+      <c r="G117" s="30"/>
+      <c r="H117" s="26"/>
+      <c r="I117" s="31"/>
+    </row>
+    <row r="118" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A118" s="51">
+        <v>108</v>
+      </c>
+      <c r="B118" s="26"/>
+      <c r="C118" s="27"/>
+      <c r="D118" s="28"/>
+      <c r="E118" s="29"/>
+      <c r="F118" s="29"/>
+      <c r="G118" s="30"/>
+      <c r="H118" s="26"/>
+      <c r="I118" s="31"/>
+    </row>
+    <row r="119" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A119" s="51">
+        <v>109</v>
+      </c>
+      <c r="B119" s="26"/>
+      <c r="C119" s="27"/>
+      <c r="D119" s="28"/>
+      <c r="E119" s="29"/>
+      <c r="F119" s="29"/>
+      <c r="G119" s="30"/>
+      <c r="H119" s="26"/>
+      <c r="I119" s="31"/>
+    </row>
+    <row r="120" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A120" s="51">
+        <v>110</v>
+      </c>
+      <c r="B120" s="26"/>
+      <c r="C120" s="27"/>
+      <c r="D120" s="28"/>
+      <c r="E120" s="29"/>
+      <c r="F120" s="29"/>
+      <c r="G120" s="30"/>
+      <c r="H120" s="26"/>
+      <c r="I120" s="31"/>
+    </row>
+    <row r="121" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A121" s="51">
+        <v>111</v>
+      </c>
+      <c r="B121" s="26"/>
+      <c r="C121" s="27"/>
+      <c r="D121" s="28"/>
+      <c r="E121" s="29"/>
+      <c r="F121" s="29"/>
+      <c r="G121" s="30"/>
+      <c r="H121" s="26"/>
+      <c r="I121" s="31"/>
+    </row>
+    <row r="122" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A122" s="51">
+        <v>112</v>
+      </c>
+      <c r="B122" s="26"/>
+      <c r="C122" s="27"/>
+      <c r="D122" s="28"/>
+      <c r="E122" s="29"/>
+      <c r="F122" s="29"/>
+      <c r="G122" s="30"/>
+      <c r="H122" s="26"/>
+      <c r="I122" s="31"/>
+    </row>
+    <row r="123" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A123" s="51">
+        <v>113</v>
+      </c>
+      <c r="B123" s="26"/>
+      <c r="C123" s="27"/>
+      <c r="D123" s="28"/>
+      <c r="E123" s="29"/>
+      <c r="F123" s="29"/>
+      <c r="G123" s="30"/>
+      <c r="H123" s="26"/>
+      <c r="I123" s="31"/>
+    </row>
+    <row r="124" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A124" s="51">
+        <v>114</v>
+      </c>
+      <c r="B124" s="26"/>
+      <c r="C124" s="27"/>
+      <c r="D124" s="28"/>
+      <c r="E124" s="29"/>
+      <c r="F124" s="29"/>
+      <c r="G124" s="30"/>
+      <c r="H124" s="26"/>
+      <c r="I124" s="31"/>
+    </row>
+    <row r="125" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A125" s="51">
+        <v>115</v>
+      </c>
+      <c r="B125" s="26"/>
+      <c r="C125" s="27"/>
+      <c r="D125" s="28"/>
+      <c r="E125" s="29"/>
+      <c r="F125" s="29"/>
+      <c r="G125" s="30"/>
+      <c r="H125" s="26"/>
+      <c r="I125" s="31"/>
+    </row>
+    <row r="126" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A126" s="51">
+        <v>116</v>
+      </c>
+      <c r="B126" s="26"/>
+      <c r="C126" s="27"/>
+      <c r="D126" s="28"/>
+      <c r="E126" s="29"/>
+      <c r="F126" s="29"/>
+      <c r="G126" s="30"/>
+      <c r="H126" s="26"/>
+      <c r="I126" s="31"/>
+    </row>
+    <row r="127" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A127" s="51">
+        <v>117</v>
+      </c>
+      <c r="B127" s="26"/>
+      <c r="C127" s="27"/>
+      <c r="D127" s="28"/>
+      <c r="E127" s="29"/>
+      <c r="F127" s="29"/>
+      <c r="G127" s="30"/>
+      <c r="H127" s="26"/>
+      <c r="I127" s="31"/>
+    </row>
+    <row r="128" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A128" s="51">
+        <v>118</v>
+      </c>
+      <c r="B128" s="26"/>
+      <c r="C128" s="27"/>
+      <c r="D128" s="28"/>
+      <c r="E128" s="29"/>
+      <c r="F128" s="29"/>
+      <c r="G128" s="30"/>
+      <c r="H128" s="26"/>
+      <c r="I128" s="31"/>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A129" s="51">
+        <v>119</v>
+      </c>
+      <c r="B129" s="26"/>
+      <c r="C129" s="27"/>
+      <c r="D129" s="28"/>
+      <c r="E129" s="29"/>
+      <c r="F129" s="29"/>
+      <c r="G129" s="30"/>
+      <c r="H129" s="26"/>
+      <c r="I129" s="31"/>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A130" s="51">
+        <v>120</v>
+      </c>
+      <c r="B130" s="26"/>
+      <c r="C130" s="27"/>
+      <c r="D130" s="28"/>
+      <c r="E130" s="29"/>
+      <c r="F130" s="29"/>
+      <c r="G130" s="30"/>
+      <c r="H130" s="26"/>
+      <c r="I130" s="31"/>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A131" s="51">
+        <v>121</v>
+      </c>
+      <c r="B131" s="26"/>
+      <c r="C131" s="27"/>
+      <c r="D131" s="28"/>
+      <c r="E131" s="29"/>
+      <c r="F131" s="29"/>
+      <c r="G131" s="30"/>
+      <c r="H131" s="26"/>
+      <c r="I131" s="31"/>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A132" s="51">
+        <v>122</v>
+      </c>
+      <c r="B132" s="26"/>
+      <c r="C132" s="27"/>
+      <c r="D132" s="28"/>
+      <c r="E132" s="29"/>
+      <c r="F132" s="29"/>
+      <c r="G132" s="30"/>
+      <c r="H132" s="26"/>
+      <c r="I132" s="31"/>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A133" s="51">
+        <v>123</v>
+      </c>
+      <c r="B133" s="26"/>
+      <c r="C133" s="27"/>
+      <c r="D133" s="28"/>
+      <c r="E133" s="29"/>
+      <c r="F133" s="29"/>
+      <c r="G133" s="30"/>
+      <c r="H133" s="26"/>
+      <c r="I133" s="31"/>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A134" s="51">
+        <v>124</v>
+      </c>
+      <c r="B134" s="26"/>
+      <c r="C134" s="27"/>
+      <c r="D134" s="28"/>
+      <c r="E134" s="29"/>
+      <c r="F134" s="29"/>
+      <c r="G134" s="30"/>
+      <c r="H134" s="26"/>
+      <c r="I134" s="31"/>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A135" s="51">
+        <v>125</v>
+      </c>
+      <c r="B135" s="26"/>
+      <c r="C135" s="27"/>
+      <c r="D135" s="28"/>
+      <c r="E135" s="29"/>
+      <c r="F135" s="29"/>
+      <c r="G135" s="30"/>
+      <c r="H135" s="26"/>
+      <c r="I135" s="31"/>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A136" s="51">
+        <v>126</v>
+      </c>
+      <c r="B136" s="26"/>
+      <c r="C136" s="27"/>
+      <c r="D136" s="28"/>
+      <c r="E136" s="29"/>
+      <c r="F136" s="29"/>
+      <c r="G136" s="30"/>
+      <c r="H136" s="26"/>
+      <c r="I136" s="31"/>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A137" s="51">
+        <v>127</v>
+      </c>
+      <c r="B137" s="26"/>
+      <c r="C137" s="27"/>
+      <c r="D137" s="28"/>
+      <c r="E137" s="29"/>
+      <c r="F137" s="29"/>
+      <c r="G137" s="30"/>
+      <c r="H137" s="26"/>
+      <c r="I137" s="31"/>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A138" s="51">
+        <v>128</v>
+      </c>
+      <c r="B138" s="26"/>
+      <c r="C138" s="27"/>
+      <c r="D138" s="28"/>
+      <c r="E138" s="29"/>
+      <c r="F138" s="29"/>
+      <c r="G138" s="30"/>
+      <c r="H138" s="26"/>
+      <c r="I138" s="31"/>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A139" s="51">
+        <v>129</v>
+      </c>
+      <c r="B139" s="26"/>
+      <c r="C139" s="27"/>
+      <c r="D139" s="28"/>
+      <c r="E139" s="29"/>
+      <c r="F139" s="29"/>
+      <c r="G139" s="30"/>
+      <c r="H139" s="26"/>
+      <c r="I139" s="31"/>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A140" s="51">
+        <v>130</v>
+      </c>
+      <c r="B140" s="26"/>
+      <c r="C140" s="27"/>
+      <c r="D140" s="28"/>
+      <c r="E140" s="29"/>
+      <c r="F140" s="29"/>
+      <c r="G140" s="30"/>
+      <c r="H140" s="26"/>
+      <c r="I140" s="31"/>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A141" s="51">
+        <v>131</v>
+      </c>
+      <c r="B141" s="26"/>
+      <c r="C141" s="27"/>
+      <c r="D141" s="28"/>
+      <c r="E141" s="29"/>
+      <c r="F141" s="29"/>
+      <c r="G141" s="30"/>
+      <c r="H141" s="26"/>
+      <c r="I141" s="31"/>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A142" s="51">
+        <v>132</v>
+      </c>
+      <c r="B142" s="26"/>
+      <c r="C142" s="27"/>
+      <c r="D142" s="28"/>
+      <c r="E142" s="29"/>
+      <c r="F142" s="29"/>
+      <c r="G142" s="30"/>
+      <c r="H142" s="26"/>
+      <c r="I142" s="31"/>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A143" s="51">
+        <v>133</v>
+      </c>
+      <c r="B143" s="26"/>
+      <c r="C143" s="27"/>
+      <c r="D143" s="28"/>
+      <c r="E143" s="29"/>
+      <c r="F143" s="29"/>
+      <c r="G143" s="30"/>
+      <c r="H143" s="26"/>
+      <c r="I143" s="31"/>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A144" s="51">
+        <v>134</v>
+      </c>
+      <c r="B144" s="26"/>
+      <c r="C144" s="27"/>
+      <c r="D144" s="28"/>
+      <c r="E144" s="29"/>
+      <c r="F144" s="29"/>
+      <c r="G144" s="30"/>
+      <c r="H144" s="26"/>
+      <c r="I144" s="31"/>
+    </row>
+    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A145" s="51">
+        <v>135</v>
+      </c>
+      <c r="B145" s="26"/>
+      <c r="C145" s="27"/>
+      <c r="D145" s="28"/>
+      <c r="E145" s="29"/>
+      <c r="F145" s="29"/>
+      <c r="G145" s="30"/>
+      <c r="H145" s="26"/>
+      <c r="I145" s="31"/>
+    </row>
+    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A146" s="51">
+        <v>136</v>
+      </c>
+      <c r="B146" s="26"/>
+      <c r="C146" s="27"/>
+      <c r="D146" s="28"/>
+      <c r="E146" s="29"/>
+      <c r="F146" s="29"/>
+      <c r="G146" s="30"/>
+      <c r="H146" s="26"/>
+      <c r="I146" s="31"/>
+    </row>
+    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A147" s="51">
+        <v>137</v>
+      </c>
+      <c r="B147" s="26"/>
+      <c r="C147" s="27"/>
+      <c r="D147" s="28"/>
+      <c r="E147" s="29"/>
+      <c r="F147" s="29"/>
+      <c r="G147" s="30"/>
+      <c r="H147" s="26"/>
+      <c r="I147" s="31"/>
+    </row>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A148" s="51">
+        <v>138</v>
+      </c>
+      <c r="B148" s="26"/>
+      <c r="C148" s="27"/>
+      <c r="D148" s="28"/>
+      <c r="E148" s="29"/>
+      <c r="F148" s="29"/>
+      <c r="G148" s="30"/>
+      <c r="H148" s="26"/>
+      <c r="I148" s="31"/>
+    </row>
+    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A149" s="51">
+        <v>139</v>
+      </c>
+      <c r="B149" s="26"/>
+      <c r="C149" s="27"/>
+      <c r="D149" s="28"/>
+      <c r="E149" s="29"/>
+      <c r="F149" s="29"/>
+      <c r="G149" s="30"/>
+      <c r="H149" s="26"/>
+      <c r="I149" s="31"/>
+    </row>
+    <row r="150" spans="1:9" ht="20" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="52">
+        <v>140</v>
+      </c>
+      <c r="B150" s="32"/>
+      <c r="C150" s="33"/>
+      <c r="D150" s="34"/>
+      <c r="E150" s="35"/>
+      <c r="F150" s="35"/>
+      <c r="G150" s="36"/>
+      <c r="H150" s="32"/>
+      <c r="I150" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B9:F9"/>
     <mergeCell ref="C1:G1"/>
     <mergeCell ref="C2:G2"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="C6:G6"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
-[...1 lines deleted...]
-    <cfRule type="containsText" dxfId="1" priority="1" operator="containsText" text="Oligo is Not DNA">
+  <phoneticPr fontId="5" type="noConversion"/>
+  <conditionalFormatting sqref="J11:J60">
+    <cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="Oligo is Not DNA">
       <formula>NOT(ISERROR(SEARCH("Oligo is Not DNA",J11)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J12:J60">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <dataValidations count="6">
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Purification Method Error" error="Please select a Purification Method from the drop down list or leave the field blank." promptTitle="Purification" prompt="Click on the arrowhead to select a Purification Method from the drop down list or leave the field blank." sqref="I11:I110" xr:uid="{947E6828-0635-0441-9399-C84012B734E4}">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Purification Method Error" error="Please select a Purification Method from the drop down list or leave the field blank." promptTitle="Purification" prompt="Click on the arrowhead to select a Purification Method from the drop down list or leave the field blank." sqref="I11:I150" xr:uid="{947E6828-0635-0441-9399-C84012B734E4}">
       <formula1>Purif_Meth_list</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Seq Length Error" error="The maximum length of oligos is 200 residues." sqref="D11:D98 E99:E110" xr:uid="{702C6AA9-2345-A04E-8831-CF126FAE8BE8}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Seq Length Error" error="The maximum length of oligos is 200 residues." sqref="D11:D98 E99:E150" xr:uid="{702C6AA9-2345-A04E-8831-CF126FAE8BE8}">
       <formula1>200</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Oligo Name Character Limit" error="Please limit your Oligo Name to 11 characters" sqref="C11:C110" xr:uid="{A07D8BC6-B406-B44B-88DE-9A04A22D18EA}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Oligo Name Character Limit" error="Please limit your Oligo Name to 11 characters" sqref="C11:C150" xr:uid="{A07D8BC6-B406-B44B-88DE-9A04A22D18EA}">
       <formula1>11</formula1>
     </dataValidation>
     <dataValidation type="list" showInputMessage="1" promptTitle="Live Cell or Animal Use" prompt="Please indicate if your oligos will be used in Live Cells or Animals." sqref="G9" xr:uid="{FC4B029C-1D33-6648-828A-D455FC84B8C8}">
       <formula1>"--,LIVE CELL OR ANIMAL USE"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please Use the Drop-down Menu." promptTitle="Is This Oligo Modified?" sqref="F11:F110" xr:uid="{73501836-52F6-E843-88CB-18606247DBA7}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please Use the Drop-down Menu." promptTitle="Is This Oligo Modified?" sqref="F11:F150" xr:uid="{73501836-52F6-E843-88CB-18606247DBA7}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Synthesis Scale Error" error="Please enter a Synthesis Scale only from the drop down list." promptTitle="Synthesis Scale" prompt="Click on the arrowhead to select a Synthesis Scale from the drop down list." sqref="H11:H110" xr:uid="{AE06580F-5391-5748-BF6E-CC881513F483}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Synthesis Scale Error" error="Please enter a Synthesis Scale only from the drop down list." promptTitle="Synthesis Scale" prompt="Click on the arrowhead to select a Synthesis Scale from the drop down list." sqref="H11:H150" xr:uid="{AE06580F-5391-5748-BF6E-CC881513F483}">
       <formula1>IF($E11="","",IF($F11="","",IF(AND($F11="No",$E11&lt;66),Less_Than_66_Res_Unmod_Synth_Scale,IF(AND($F11="No",$E11&lt;120),Less_Than_120_Res_Unmod_Synth_Scale,Mod_or_More_Than_119_Res_Unmod_Synth_Scale))))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <tableParts count="4">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BE67DE3-7FB7-AC4F-8C51-E0FCBE739A68}">
   <dimension ref="A1:F128"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="C1" sqref="C1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.1640625" style="5"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="82.5" style="5" customWidth="1"/>
+    <col min="1" max="1" width="9.1640625" style="4"/>
+    <col min="2" max="2" width="13.6640625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="18.33203125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="82.5" style="4" customWidth="1"/>
     <col min="5" max="6" width="10.1640625" customWidth="1"/>
-    <col min="7" max="7" width="10.1640625" style="5" customWidth="1"/>
-    <col min="8" max="16384" width="9.1640625" style="5"/>
+    <col min="7" max="7" width="10.1640625" style="4" customWidth="1"/>
+    <col min="8" max="16384" width="9.1640625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="19" x14ac:dyDescent="0.25">
-      <c r="B1" s="25" t="s">
+      <c r="B1" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="C1" s="124"/>
-      <c r="D1" s="124"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
     </row>
     <row r="2" spans="2:6" ht="19" x14ac:dyDescent="0.25">
-      <c r="B2" s="25" t="s">
+      <c r="B2" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="124"/>
-      <c r="D2" s="124"/>
+      <c r="C2" s="139"/>
+      <c r="D2" s="139"/>
     </row>
     <row r="3" spans="2:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="25" t="s">
+      <c r="B3" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="124"/>
-      <c r="D3" s="124"/>
+      <c r="C3" s="139"/>
+      <c r="D3" s="139"/>
     </row>
     <row r="4" spans="2:6" ht="19" x14ac:dyDescent="0.25">
-      <c r="B4" s="25" t="s">
+      <c r="B4" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="124"/>
-      <c r="D4" s="124"/>
+      <c r="C4" s="139"/>
+      <c r="D4" s="139"/>
     </row>
     <row r="5" spans="2:6" ht="19" x14ac:dyDescent="0.25">
-      <c r="B5" s="25" t="s">
+      <c r="B5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="124"/>
-      <c r="D5" s="124"/>
+      <c r="C5" s="139"/>
+      <c r="D5" s="139"/>
     </row>
     <row r="6" spans="2:6" ht="19" x14ac:dyDescent="0.25">
-      <c r="B6" s="25" t="s">
+      <c r="B6" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="124"/>
-      <c r="D6" s="124"/>
+      <c r="C6" s="139"/>
+      <c r="D6" s="139"/>
     </row>
     <row r="7" spans="2:6" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="8" spans="2:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="125" t="s">
-[...3 lines deleted...]
-      <c r="D8" s="127"/>
+      <c r="B8" s="148" t="s">
+        <v>237</v>
+      </c>
+      <c r="C8" s="149"/>
+      <c r="D8" s="150"/>
     </row>
     <row r="9" spans="2:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="128"/>
-[...1 lines deleted...]
-      <c r="D9" s="130"/>
+      <c r="B9" s="151"/>
+      <c r="C9" s="152"/>
+      <c r="D9" s="153"/>
     </row>
     <row r="11" spans="2:6" ht="19" x14ac:dyDescent="0.25">
-      <c r="B11" s="131" t="s">
-[...3 lines deleted...]
-      <c r="D11" s="133"/>
+      <c r="B11" s="154" t="s">
+        <v>238</v>
+      </c>
+      <c r="C11" s="155"/>
+      <c r="D11" s="156"/>
     </row>
     <row r="12" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="19" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="134"/>
+      <c r="B12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="157" t="s">
+        <v>239</v>
+      </c>
+      <c r="D12" s="157"/>
     </row>
     <row r="13" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="19" t="s">
-[...14 lines deleted...]
-      <c r="D14" s="135"/>
+      <c r="B13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C13" s="158" t="s">
+        <v>104</v>
+      </c>
+      <c r="D13" s="158"/>
+    </row>
+    <row r="14" spans="2:6" s="44" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="158" t="s">
+        <v>240</v>
+      </c>
+      <c r="D14" s="158"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="19" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="123"/>
+      <c r="B15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="147" t="s">
+        <v>106</v>
+      </c>
+      <c r="D15" s="147"/>
     </row>
     <row r="16" spans="2:6" ht="20" x14ac:dyDescent="0.2">
-      <c r="C16" s="81" t="s">
+      <c r="C16" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="D16" s="82"/>
+      <c r="D16" s="46"/>
     </row>
     <row r="17" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" spans="1:4" ht="68" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="83" t="s">
+      <c r="A18" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="84" t="s">
+      <c r="B18" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A19" s="49">
+        <v>1</v>
+      </c>
+      <c r="B19" s="49"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="50"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A20" s="49">
+        <v>2</v>
+      </c>
+      <c r="B20" s="49"/>
+      <c r="C20" s="49"/>
+      <c r="D20" s="50"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A21" s="49">
+        <v>3</v>
+      </c>
+      <c r="B21" s="49"/>
+      <c r="C21" s="49"/>
+      <c r="D21" s="50"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A22" s="49">
+        <v>4</v>
+      </c>
+      <c r="B22" s="49"/>
+      <c r="C22" s="49"/>
+      <c r="D22" s="50"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A23" s="49">
+        <v>5</v>
+      </c>
+      <c r="B23" s="49"/>
+      <c r="C23" s="49"/>
+      <c r="D23" s="50"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A24" s="49">
+        <v>6</v>
+      </c>
+      <c r="B24" s="49"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="50"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A25" s="49">
+        <v>7</v>
+      </c>
+      <c r="B25" s="49"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="50"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A26" s="49">
+        <v>8</v>
+      </c>
+      <c r="B26" s="49"/>
+      <c r="C26" s="49"/>
+      <c r="D26" s="50"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A27" s="49">
+        <v>9</v>
+      </c>
+      <c r="B27" s="49"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="50"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A28" s="49">
+        <v>10</v>
+      </c>
+      <c r="B28" s="49"/>
+      <c r="C28" s="49"/>
+      <c r="D28" s="50"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A29" s="49">
+        <v>11</v>
+      </c>
+      <c r="B29" s="49"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="50"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A30" s="49">
+        <v>12</v>
+      </c>
+      <c r="B30" s="49"/>
+      <c r="C30" s="49"/>
+      <c r="D30" s="50"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A31" s="49">
+        <v>13</v>
+      </c>
+      <c r="B31" s="49"/>
+      <c r="C31" s="49"/>
+      <c r="D31" s="50"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A32" s="49">
+        <v>14</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="50"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A33" s="49">
+        <v>15</v>
+      </c>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="50"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A34" s="49">
+        <v>16</v>
+      </c>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="50"/>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A35" s="49">
+        <v>17</v>
+      </c>
+      <c r="B35" s="49"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="50"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A36" s="49">
+        <v>18</v>
+      </c>
+      <c r="B36" s="49"/>
+      <c r="C36" s="49"/>
+      <c r="D36" s="50"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A37" s="49">
+        <v>19</v>
+      </c>
+      <c r="B37" s="49"/>
+      <c r="C37" s="49"/>
+      <c r="D37" s="50"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A38" s="49">
+        <v>20</v>
+      </c>
+      <c r="B38" s="49"/>
+      <c r="C38" s="49"/>
+      <c r="D38" s="50"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A39" s="49">
+        <v>21</v>
+      </c>
+      <c r="B39" s="49"/>
+      <c r="C39" s="49"/>
+      <c r="D39" s="50"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A40" s="49">
+        <v>22</v>
+      </c>
+      <c r="B40" s="49"/>
+      <c r="C40" s="49"/>
+      <c r="D40" s="50"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A41" s="49">
+        <v>23</v>
+      </c>
+      <c r="B41" s="49"/>
+      <c r="C41" s="49"/>
+      <c r="D41" s="50"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A42" s="49">
+        <v>24</v>
+      </c>
+      <c r="B42" s="49"/>
+      <c r="C42" s="49"/>
+      <c r="D42" s="50"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A43" s="49">
+        <v>25</v>
+      </c>
+      <c r="B43" s="49"/>
+      <c r="C43" s="49"/>
+      <c r="D43" s="50"/>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A44" s="49">
+        <v>26</v>
+      </c>
+      <c r="B44" s="49"/>
+      <c r="C44" s="49"/>
+      <c r="D44" s="50"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A45" s="49">
+        <v>27</v>
+      </c>
+      <c r="B45" s="49"/>
+      <c r="C45" s="49"/>
+      <c r="D45" s="50"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A46" s="49">
+        <v>28</v>
+      </c>
+      <c r="B46" s="49"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="50"/>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A47" s="49">
+        <v>29</v>
+      </c>
+      <c r="B47" s="49"/>
+      <c r="C47" s="49"/>
+      <c r="D47" s="50"/>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A48" s="49">
+        <v>30</v>
+      </c>
+      <c r="B48" s="49"/>
+      <c r="C48" s="49"/>
+      <c r="D48" s="50"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A49" s="49">
+        <v>31</v>
+      </c>
+      <c r="B49" s="49"/>
+      <c r="C49" s="49"/>
+      <c r="D49" s="50"/>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A50" s="49">
+        <v>32</v>
+      </c>
+      <c r="B50" s="49"/>
+      <c r="C50" s="49"/>
+      <c r="D50" s="50"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A51" s="49">
+        <v>33</v>
+      </c>
+      <c r="B51" s="49"/>
+      <c r="C51" s="49"/>
+      <c r="D51" s="50"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A52" s="49">
+        <v>34</v>
+      </c>
+      <c r="B52" s="49"/>
+      <c r="C52" s="49"/>
+      <c r="D52" s="50"/>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A53" s="49">
+        <v>35</v>
+      </c>
+      <c r="B53" s="49"/>
+      <c r="C53" s="49"/>
+      <c r="D53" s="50"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A54" s="49">
+        <v>36</v>
+      </c>
+      <c r="B54" s="49"/>
+      <c r="C54" s="49"/>
+      <c r="D54" s="50"/>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A55" s="49">
+        <v>37</v>
+      </c>
+      <c r="B55" s="49"/>
+      <c r="C55" s="49"/>
+      <c r="D55" s="50"/>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A56" s="49">
+        <v>38</v>
+      </c>
+      <c r="B56" s="49"/>
+      <c r="C56" s="49"/>
+      <c r="D56" s="50"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A57" s="49">
+        <v>39</v>
+      </c>
+      <c r="B57" s="49"/>
+      <c r="C57" s="49"/>
+      <c r="D57" s="50"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A58" s="49">
+        <v>40</v>
+      </c>
+      <c r="B58" s="49"/>
+      <c r="C58" s="49"/>
+      <c r="D58" s="50"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A59" s="49">
+        <v>41</v>
+      </c>
+      <c r="B59" s="49"/>
+      <c r="C59" s="49"/>
+      <c r="D59" s="50"/>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A60" s="49">
+        <v>42</v>
+      </c>
+      <c r="B60" s="49"/>
+      <c r="C60" s="49"/>
+      <c r="D60" s="50"/>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A61" s="49">
+        <v>43</v>
+      </c>
+      <c r="B61" s="49"/>
+      <c r="C61" s="49"/>
+      <c r="D61" s="50"/>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A62" s="49">
+        <v>44</v>
+      </c>
+      <c r="B62" s="49"/>
+      <c r="C62" s="49"/>
+      <c r="D62" s="50"/>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A63" s="49">
+        <v>45</v>
+      </c>
+      <c r="B63" s="49"/>
+      <c r="C63" s="49"/>
+      <c r="D63" s="50"/>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A64" s="49">
+        <v>46</v>
+      </c>
+      <c r="B64" s="49"/>
+      <c r="C64" s="49"/>
+      <c r="D64" s="50"/>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A65" s="49">
+        <v>47</v>
+      </c>
+      <c r="B65" s="49"/>
+      <c r="C65" s="49"/>
+      <c r="D65" s="50"/>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A66" s="49">
+        <v>48</v>
+      </c>
+      <c r="B66" s="49"/>
+      <c r="C66" s="49"/>
+      <c r="D66" s="50"/>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A67" s="49">
+        <v>49</v>
+      </c>
+      <c r="B67" s="49"/>
+      <c r="C67" s="49"/>
+      <c r="D67" s="50"/>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A68" s="49">
+        <v>50</v>
+      </c>
+      <c r="B68" s="49"/>
+      <c r="C68" s="49"/>
+      <c r="D68" s="50"/>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A69" s="49">
+        <v>51</v>
+      </c>
+      <c r="B69" s="49"/>
+      <c r="C69" s="49"/>
+      <c r="D69" s="50"/>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A70" s="49">
+        <v>52</v>
+      </c>
+      <c r="B70" s="49"/>
+      <c r="C70" s="49"/>
+      <c r="D70" s="50"/>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A71" s="49">
+        <v>53</v>
+      </c>
+      <c r="B71" s="49"/>
+      <c r="C71" s="49"/>
+      <c r="D71" s="50"/>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A72" s="49">
+        <v>54</v>
+      </c>
+      <c r="B72" s="49"/>
+      <c r="C72" s="49"/>
+      <c r="D72" s="50"/>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A73" s="49">
+        <v>55</v>
+      </c>
+      <c r="B73" s="49"/>
+      <c r="C73" s="49"/>
+      <c r="D73" s="50"/>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A74" s="49">
+        <v>56</v>
+      </c>
+      <c r="B74" s="49"/>
+      <c r="C74" s="49"/>
+      <c r="D74" s="50"/>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A75" s="49">
+        <v>57</v>
+      </c>
+      <c r="B75" s="49"/>
+      <c r="C75" s="49"/>
+      <c r="D75" s="50"/>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A76" s="49">
+        <v>58</v>
+      </c>
+      <c r="B76" s="49"/>
+      <c r="C76" s="49"/>
+      <c r="D76" s="50"/>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A77" s="49">
+        <v>59</v>
+      </c>
+      <c r="B77" s="49"/>
+      <c r="C77" s="49"/>
+      <c r="D77" s="50"/>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A78" s="49">
+        <v>60</v>
+      </c>
+      <c r="B78" s="49"/>
+      <c r="C78" s="49"/>
+      <c r="D78" s="50"/>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A79" s="49">
+        <v>61</v>
+      </c>
+      <c r="B79" s="49"/>
+      <c r="C79" s="49"/>
+      <c r="D79" s="50"/>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A80" s="49">
+        <v>62</v>
+      </c>
+      <c r="B80" s="49"/>
+      <c r="C80" s="49"/>
+      <c r="D80" s="50"/>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A81" s="49">
+        <v>63</v>
+      </c>
+      <c r="B81" s="49"/>
+      <c r="C81" s="49"/>
+      <c r="D81" s="50"/>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A82" s="49">
+        <v>64</v>
+      </c>
+      <c r="B82" s="49"/>
+      <c r="C82" s="49"/>
+      <c r="D82" s="50"/>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A83" s="49">
+        <v>65</v>
+      </c>
+      <c r="B83" s="49"/>
+      <c r="C83" s="49"/>
+      <c r="D83" s="50"/>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A84" s="49">
+        <v>66</v>
+      </c>
+      <c r="B84" s="49"/>
+      <c r="C84" s="49"/>
+      <c r="D84" s="50"/>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A85" s="49">
+        <v>67</v>
+      </c>
+      <c r="B85" s="49"/>
+      <c r="C85" s="49"/>
+      <c r="D85" s="50"/>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A86" s="49">
+        <v>68</v>
+      </c>
+      <c r="B86" s="49"/>
+      <c r="C86" s="49"/>
+      <c r="D86" s="50"/>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A87" s="49">
+        <v>69</v>
+      </c>
+      <c r="B87" s="49"/>
+      <c r="C87" s="49"/>
+      <c r="D87" s="50"/>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A88" s="49">
+        <v>70</v>
+      </c>
+      <c r="B88" s="49"/>
+      <c r="C88" s="49"/>
+      <c r="D88" s="50"/>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A89" s="49">
         <v>71</v>
       </c>
-      <c r="C18" s="23" t="s">
-[...572 lines deleted...]
-      <c r="D89" s="86"/>
+      <c r="B89" s="49"/>
+      <c r="C89" s="49"/>
+      <c r="D89" s="50"/>
     </row>
     <row r="90" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A90" s="85">
+      <c r="A90" s="49">
         <v>72</v>
       </c>
-      <c r="B90" s="85"/>
-[...1 lines deleted...]
-      <c r="D90" s="86"/>
+      <c r="B90" s="49"/>
+      <c r="C90" s="49"/>
+      <c r="D90" s="50"/>
     </row>
     <row r="91" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A91" s="85">
+      <c r="A91" s="49">
         <v>73</v>
       </c>
-      <c r="B91" s="85"/>
-[...1 lines deleted...]
-      <c r="D91" s="86"/>
+      <c r="B91" s="49"/>
+      <c r="C91" s="49"/>
+      <c r="D91" s="50"/>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A92" s="85">
+      <c r="A92" s="49">
         <v>74</v>
       </c>
-      <c r="B92" s="85"/>
-[...1 lines deleted...]
-      <c r="D92" s="86"/>
+      <c r="B92" s="49"/>
+      <c r="C92" s="49"/>
+      <c r="D92" s="50"/>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A93" s="85">
+      <c r="A93" s="49">
         <v>75</v>
       </c>
-      <c r="B93" s="85"/>
-[...1 lines deleted...]
-      <c r="D93" s="86"/>
+      <c r="B93" s="49"/>
+      <c r="C93" s="49"/>
+      <c r="D93" s="50"/>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A94" s="85">
+      <c r="A94" s="49">
         <v>76</v>
       </c>
-      <c r="B94" s="85"/>
-[...1 lines deleted...]
-      <c r="D94" s="86"/>
+      <c r="B94" s="49"/>
+      <c r="C94" s="49"/>
+      <c r="D94" s="50"/>
     </row>
     <row r="95" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A95" s="85">
+      <c r="A95" s="49">
         <v>77</v>
       </c>
-      <c r="B95" s="85"/>
-[...1 lines deleted...]
-      <c r="D95" s="86"/>
+      <c r="B95" s="49"/>
+      <c r="C95" s="49"/>
+      <c r="D95" s="50"/>
     </row>
     <row r="96" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A96" s="85">
+      <c r="A96" s="49">
         <v>78</v>
       </c>
-      <c r="B96" s="85"/>
-[...1 lines deleted...]
-      <c r="D96" s="86"/>
+      <c r="B96" s="49"/>
+      <c r="C96" s="49"/>
+      <c r="D96" s="50"/>
     </row>
     <row r="97" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A97" s="85">
+      <c r="A97" s="49">
         <v>79</v>
       </c>
-      <c r="B97" s="85"/>
-[...1 lines deleted...]
-      <c r="D97" s="86"/>
+      <c r="B97" s="49"/>
+      <c r="C97" s="49"/>
+      <c r="D97" s="50"/>
     </row>
     <row r="98" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A98" s="85">
+      <c r="A98" s="49">
         <v>80</v>
       </c>
-      <c r="B98" s="85"/>
-[...1 lines deleted...]
-      <c r="D98" s="86"/>
+      <c r="B98" s="49"/>
+      <c r="C98" s="49"/>
+      <c r="D98" s="50"/>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A99" s="85">
+      <c r="A99" s="49">
         <v>81</v>
       </c>
-      <c r="B99" s="85"/>
-[...1 lines deleted...]
-      <c r="D99" s="86"/>
+      <c r="B99" s="49"/>
+      <c r="C99" s="49"/>
+      <c r="D99" s="50"/>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A100" s="85">
+      <c r="A100" s="49">
         <v>82</v>
       </c>
-      <c r="B100" s="85"/>
-[...1 lines deleted...]
-      <c r="D100" s="86"/>
+      <c r="B100" s="49"/>
+      <c r="C100" s="49"/>
+      <c r="D100" s="50"/>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A101" s="85">
+      <c r="A101" s="49">
         <v>83</v>
       </c>
-      <c r="B101" s="85"/>
-[...1 lines deleted...]
-      <c r="D101" s="86"/>
+      <c r="B101" s="49"/>
+      <c r="C101" s="49"/>
+      <c r="D101" s="50"/>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A102" s="85">
+      <c r="A102" s="49">
         <v>84</v>
       </c>
-      <c r="B102" s="85"/>
-[...1 lines deleted...]
-      <c r="D102" s="86"/>
+      <c r="B102" s="49"/>
+      <c r="C102" s="49"/>
+      <c r="D102" s="50"/>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A103" s="85">
+      <c r="A103" s="49">
         <v>85</v>
       </c>
-      <c r="B103" s="85"/>
-[...1 lines deleted...]
-      <c r="D103" s="86"/>
+      <c r="B103" s="49"/>
+      <c r="C103" s="49"/>
+      <c r="D103" s="50"/>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A104" s="85">
+      <c r="A104" s="49">
         <v>86</v>
       </c>
-      <c r="B104" s="85"/>
-[...1 lines deleted...]
-      <c r="D104" s="86"/>
+      <c r="B104" s="49"/>
+      <c r="C104" s="49"/>
+      <c r="D104" s="50"/>
     </row>
     <row r="105" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A105" s="85">
+      <c r="A105" s="49">
         <v>87</v>
       </c>
-      <c r="B105" s="85"/>
-[...1 lines deleted...]
-      <c r="D105" s="86"/>
+      <c r="B105" s="49"/>
+      <c r="C105" s="49"/>
+      <c r="D105" s="50"/>
     </row>
     <row r="106" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A106" s="85">
+      <c r="A106" s="49">
         <v>88</v>
       </c>
-      <c r="B106" s="85"/>
-[...1 lines deleted...]
-      <c r="D106" s="86"/>
+      <c r="B106" s="49"/>
+      <c r="C106" s="49"/>
+      <c r="D106" s="50"/>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A107" s="85">
+      <c r="A107" s="49">
         <v>89</v>
       </c>
-      <c r="B107" s="85"/>
-[...1 lines deleted...]
-      <c r="D107" s="86"/>
+      <c r="B107" s="49"/>
+      <c r="C107" s="49"/>
+      <c r="D107" s="50"/>
     </row>
     <row r="108" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A108" s="85">
+      <c r="A108" s="49">
         <v>90</v>
       </c>
-      <c r="B108" s="85"/>
-[...1 lines deleted...]
-      <c r="D108" s="86"/>
+      <c r="B108" s="49"/>
+      <c r="C108" s="49"/>
+      <c r="D108" s="50"/>
     </row>
     <row r="109" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A109" s="85">
+      <c r="A109" s="49">
         <v>91</v>
       </c>
-      <c r="B109" s="85"/>
-[...1 lines deleted...]
-      <c r="D109" s="86"/>
+      <c r="B109" s="49"/>
+      <c r="C109" s="49"/>
+      <c r="D109" s="50"/>
     </row>
     <row r="110" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A110" s="85">
+      <c r="A110" s="49">
         <v>92</v>
       </c>
-      <c r="B110" s="85"/>
-[...1 lines deleted...]
-      <c r="D110" s="86"/>
+      <c r="B110" s="49"/>
+      <c r="C110" s="49"/>
+      <c r="D110" s="50"/>
     </row>
     <row r="111" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A111" s="85">
+      <c r="A111" s="49">
         <v>93</v>
       </c>
-      <c r="B111" s="85"/>
-[...1 lines deleted...]
-      <c r="D111" s="86"/>
+      <c r="B111" s="49"/>
+      <c r="C111" s="49"/>
+      <c r="D111" s="50"/>
     </row>
     <row r="112" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A112" s="85">
+      <c r="A112" s="49">
         <v>94</v>
       </c>
-      <c r="B112" s="85"/>
-[...1 lines deleted...]
-      <c r="D112" s="86"/>
+      <c r="B112" s="49"/>
+      <c r="C112" s="49"/>
+      <c r="D112" s="50"/>
     </row>
     <row r="113" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A113" s="85">
+      <c r="A113" s="49">
         <v>95</v>
       </c>
-      <c r="B113" s="85"/>
-[...1 lines deleted...]
-      <c r="D113" s="86"/>
+      <c r="B113" s="49"/>
+      <c r="C113" s="49"/>
+      <c r="D113" s="50"/>
     </row>
     <row r="114" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A114" s="85">
+      <c r="A114" s="49">
         <v>96</v>
       </c>
-      <c r="B114" s="85"/>
-[...1 lines deleted...]
-      <c r="D114" s="86"/>
+      <c r="B114" s="49"/>
+      <c r="C114" s="49"/>
+      <c r="D114" s="50"/>
     </row>
     <row r="117" spans="1:4" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="118" spans="1:4" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="119" spans="1:4" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="120" spans="1:4" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="121" spans="1:4" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="122" spans="1:4" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="123" spans="1:4" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="124" spans="1:4" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="125" spans="1:4" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="126" spans="1:4" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="127" spans="1:4" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="128" spans="1:4" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="12">
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="B8:D9"/>
     <mergeCell ref="B11:D11"/>
@@ -9263,66 +12912,69 @@
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Oligo Name Character Limit" error="Please limit your Oligo Name to 11 characters" sqref="C19:C114" xr:uid="{9620BBDF-A34D-704C-AF27-C32109D11C73}">
       <formula1>11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Plate Order Synthesis Scale" prompt="Please select the synthesis scale from the dropdown list." sqref="D16" xr:uid="{4F48B07A-C844-A44E-B873-7105C27883FE}">
       <formula1>"25 nmole,100 nmole"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>How To Enter Info</vt:lpstr>
-      <vt:lpstr>Information Entry </vt:lpstr>
+      <vt:lpstr>Example Quote Request</vt:lpstr>
+      <vt:lpstr>Oligo Quote Request Form</vt:lpstr>
       <vt:lpstr>Plate Order Quote Request Form</vt:lpstr>
+      <vt:lpstr>'Example Quote Request'!Purif_Meth_tbl_Headers</vt:lpstr>
       <vt:lpstr>Purif_Meth_tbl_Headers</vt:lpstr>
+      <vt:lpstr>'Example Quote Request'!Synth_Scale_entry_cell</vt:lpstr>
       <vt:lpstr>Synth_Scale_entry_cell</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Palmatier, Meg</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>