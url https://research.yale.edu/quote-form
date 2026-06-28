--- v3 (2026-05-07)
+++ v4 (2026-06-28)
@@ -1,112 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10404"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10531"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook" autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/kecklab-708001-mbts/oligos/Quotes/Blank Quote Request Forms/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA0F80D9-A2BD-FB4A-9AA5-5F3C5C9F32D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB41652A-916F-664B-8420-294E45755540}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1840" yWindow="600" windowWidth="30160" windowHeight="14680" xr2:uid="{FA0C394D-B01C-154C-834D-08A1C66FCE91}"/>
+    <workbookView xWindow="1840" yWindow="600" windowWidth="30160" windowHeight="16040" xr2:uid="{FA0C394D-B01C-154C-834D-08A1C66FCE91}"/>
   </bookViews>
   <sheets>
-    <sheet name="How To Enter Info" sheetId="27" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Plate Order Quote Request Form" sheetId="28" r:id="rId4"/>
+    <sheet name="How To Enter Info for Quote" sheetId="27" r:id="rId1"/>
+    <sheet name="Keck Oligo FAQs" sheetId="30" r:id="rId2"/>
+    <sheet name="Example Quote Request" sheetId="29" r:id="rId3"/>
+    <sheet name="Oligo Quote Request Form" sheetId="19" r:id="rId4"/>
+    <sheet name="Plate Order Quote Request Form" sheetId="28" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="Less_Than_120_Res_Unmod_Synth_Scale">OFFSET('Oligo Quote Request Form'!$L$2:$L$6,0,0,COUNTA('Oligo Quote Request Form'!$L:$L),1)</definedName>
     <definedName name="Less_Than_120_Res_Unmodified_Synthe_Scale_list">OFFSET('Example Quote Request'!$L$2,0,0,COUNTA('Example Quote Request'!$L:$L),1)</definedName>
     <definedName name="Less_Than_66_Res_Unmod_Synth_Scale">OFFSET('Oligo Quote Request Form'!$K$2:$K$7,0,0,COUNTA('Oligo Quote Request Form'!$K:$K),1)</definedName>
     <definedName name="Less_Than_66_Res_Unmodified_Synthe_Scale_list">OFFSET('Example Quote Request'!$K$2,0,0,COUNTA('Example Quote Request'!$K:$K),1)</definedName>
     <definedName name="Mod_or_More_Than_119_Res_Unmod_Synth_Scale">OFFSET('Oligo Quote Request Form'!$M$2:$M$6,0,0,COUNTA('Oligo Quote Request Form'!$M:$M),1)</definedName>
     <definedName name="Modified_or_More_than_119_Res_Unmodified_Synth_Scale_list">OFFSET('Example Quote Request'!$M$2,0,0,COUNTA('Example Quote Request'!$M:$M),1)</definedName>
-    <definedName name="Purif_Meth_list" localSheetId="1">INDEX(Purif_Meth_tbl3[],,MATCH('Example Quote Request'!Synth_Scale_entry_cell,'Example Quote Request'!Purif_Meth_tbl_Headers,0))</definedName>
+    <definedName name="Purif_Meth_list" localSheetId="2">INDEX(Purif_Meth_tbl3[],,MATCH('Example Quote Request'!Synth_Scale_entry_cell,'Example Quote Request'!Purif_Meth_tbl_Headers,0))</definedName>
+    <definedName name="Purif_Meth_list" localSheetId="1">INDEX(Purif_Meth_tbl[],,MATCH([0]!Synth_Scale_entry_cell,'Keck Oligo FAQs'!Purif_Meth_tbl_Headers,0))</definedName>
     <definedName name="Purif_Meth_list">INDEX(Purif_Meth_tbl[],,MATCH(Synth_Scale_entry_cell,Purif_Meth_tbl_Headers,0))</definedName>
-    <definedName name="Purif_Meth_tbl_Headers" localSheetId="1">Purif_Meth_tbl3[#Headers]</definedName>
+    <definedName name="Purif_Meth_tbl_Headers" localSheetId="2">Purif_Meth_tbl3[#Headers]</definedName>
+    <definedName name="Purif_Meth_tbl_Headers" localSheetId="1">Purif_Meth_tbl[#Headers]</definedName>
     <definedName name="Purif_Meth_tbl_Headers">Purif_Meth_tbl[#Headers]</definedName>
-    <definedName name="Synth_Scale_entry_cell" localSheetId="1">'Example Quote Request'!$H1</definedName>
+    <definedName name="Synth_Scale_entry_cell" localSheetId="2">'Example Quote Request'!$H1</definedName>
     <definedName name="Synth_Scale_entry_cell">'Oligo Quote Request Form'!$H1</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterateCount="0" calcOnSave="0" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="295">
   <si>
     <t>Synthesis Scale</t>
   </si>
   <si>
     <t>200 nmole</t>
   </si>
   <si>
     <t>RNA</t>
   </si>
   <si>
     <t>1.0 µmole</t>
   </si>
   <si>
     <t>2'OMe RNA</t>
   </si>
   <si>
     <t>40 nmole</t>
   </si>
   <si>
     <t>HPLC</t>
   </si>
   <si>
     <t>Cartridge</t>
   </si>
   <si>
@@ -412,104 +416,98 @@
   <si>
     <t>Even if your lab has only 1 person placing the oligo orders, it is still a best practice to place them using individual passwords.</t>
   </si>
   <si>
     <t>Bulk Orders (≥24 oligos)</t>
   </si>
   <si>
     <t>Orders of 24 or more oligos can be submitted in an Excel file via email to:</t>
   </si>
   <si>
     <t>In the Subject line of the email, please let us know that it is a large or bulk order.</t>
   </si>
   <si>
     <t>In the Excel file, list the oligo names in the first column and the sequences in the second column.</t>
   </si>
   <si>
     <t>Please do not include column heading rows or empty rows or columns.</t>
   </si>
   <si>
     <t>96-well Format Plate Orders (≥48 DNA oligos)</t>
   </si>
   <si>
     <t xml:space="preserve">Use for Unmodified, DNA-only oligos. </t>
   </si>
   <si>
-    <t>Orders for ≥48 oligos supplied to the customer in a 96-well plate (Plate Order) receive a 10% discount.</t>
-[...1 lines deleted...]
-  <si>
     <t>Plate orders are available only for unmodified, unpurified DNA oligos.</t>
   </si>
   <si>
     <t>Plate orders are available only for 25 nmole (≤65 bases) or 100 nmole (≤119 bases) Synthesis Scales.</t>
   </si>
   <si>
     <t>All oligos in a plate order must be the same synthesis scale.</t>
   </si>
   <si>
     <t>Use for DNA-only or Chimeric* oligos. May contain Modifications except on the 3' end.</t>
   </si>
   <si>
     <t>Plate orders can be submitted in an Excel file via email to:</t>
   </si>
   <si>
     <t>In the Subject line of the email, please let us know that it is a Plate order.</t>
   </si>
   <si>
     <t>In the Excel file list the oligo names in the first column and the sequences in the second column.</t>
   </si>
   <si>
     <t>For RNA-only oligos. May contain Modifications.</t>
   </si>
   <si>
     <t>For 2'-OMethyl RNA-only oligos. May contain Modifications.</t>
   </si>
   <si>
     <t>Oligonucleotide Synthesis</t>
   </si>
   <si>
     <t>Nucleic acid syntheses are run on a BioLytic Dr.Oligo-192 or Applied Biosystes 394 synthesizer using beta-cyanoethyl chemistry.</t>
   </si>
   <si>
     <t>Unless the researcher requests otherwise, normal DNA oligos are delivered in a fully deprotected, lyophillized, unpurified form with the hydroxyl groups at both the 3' and 5' ends.</t>
   </si>
   <si>
     <t>Exceptions are Trityl-ON (see below) and some specialty oligos which are supplied on the support without cleavage or deprotection.</t>
   </si>
   <si>
     <t>Synthesis Scales</t>
   </si>
   <si>
     <t>Synthesis scales of 25 nmole, 100 nmole, 200 nmole, and 1.0 µmole are routinely available for unmodified oligos.</t>
   </si>
   <si>
     <t>Modified oligos are available at the 40 nmole, 200 nmole, and 1.0 µmole synthesis scales.</t>
   </si>
   <si>
-    <t>Oligos with a 3' modification can only be made at the 200 nmole or 1 µmole synthesis scales.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">If you need more than 1.0 micromole of a given sequence, please order multiple 1.0 micromole syntheses. </t>
   </si>
   <si>
     <t>When placing these orders, you must slightly change the name of each oligo name because the database will not accept duplicate sequence names (for obvious reasons): e.g., OLIGO1A, OLIGO1B, OLIGO1C, etc.</t>
   </si>
   <si>
     <t>Sequence Length</t>
   </si>
   <si>
     <t>25 nmole syntheses cannot be longer than 65 bases.</t>
   </si>
   <si>
     <t>Sequence length for other synthesis scales cannot exceed 200 residues.</t>
   </si>
   <si>
     <t>40 nmole scale syntheses longer than 119 bases must be synthesized on specialty machines at a higher cost per base.</t>
   </si>
   <si>
     <t>For sequences longer than 100 bases we recommend synthesis at the 200 nanomole or 1.0 µmole scale. We will synthesize oligos longer than 100mers at 40 nanomole if you specifically request that we do so, but adequate yields cannot be guaranteed.</t>
   </si>
   <si>
     <t>Purification</t>
   </si>
   <si>
     <t xml:space="preserve">Not all purification methods are available for each synthesis scale. </t>
@@ -748,111 +746,50 @@
   <si>
     <t xml:space="preserve">S DATE </t>
   </si>
   <si>
     <t>orders will be shipped on the date specified</t>
   </si>
   <si>
     <t xml:space="preserve">R DATE </t>
   </si>
   <si>
     <t>orders will be ready for pickup on the date specified</t>
   </si>
   <si>
     <t>Trityl-ON Oligos</t>
   </si>
   <si>
     <t>The 5’-DMT (trityl) protecting group can be left on the oligo if you would like to use this hydrophobic “handle” for purification. Unless you select the “Trityl-On” option, all oligos are supplied “Trityl-Off” with a 5’-OH group.</t>
   </si>
   <si>
     <t>All Trityl-ON oligos are supplied on their synthesis supports without cleavage or deprotection.</t>
   </si>
   <si>
     <t>Protocols for cleavage, deprotection and Glen-Pak purification of normal and modified trityl-ON oligos are posted on our website at https://medicine.yale.edu/keck/oligo/services/protocols/. Vials, caps, and non-luer-lock syringes will be supplied with each order.</t>
   </si>
   <si>
-    <r>
-[...59 lines deleted...]
-  <si>
     <t>Yields</t>
   </si>
   <si>
     <t>The yield of full-length oligo is affected by factors that include:</t>
   </si>
   <si>
     <t>Coupling efficiency (ours is estimated to be 99.3% per addition)</t>
   </si>
   <si>
     <t>A coupling efficiency of 99.3% means that for each residue addition, 0.7% of the additions fail to couple and the oligo chain is terminated.</t>
   </si>
   <si>
     <t>Oligonucleotide length (the longer the oligo, the fewer full-length oligos there are)</t>
   </si>
   <si>
     <t>Deprotection and Purification methods</t>
   </si>
   <si>
     <t>Number and type of modifications (some modified residues do not couple as efficiently as unmodified bases or may sterically hinder the addition of subsequent residues).</t>
   </si>
   <si>
     <t>3’ residue (specialty synthesis columns do not couple as efficiently as normal bases, so one starts at a disadvantage)</t>
   </si>
   <si>
     <t>Oligonucleotide sequence (some bases couple less efficiently than others).</t>
@@ -899,104 +836,87 @@
   <si>
     <t>Orders for &gt;47 oligos supplied to the customer in a 96-well plate (Plate Order) receive a 10% discount.</t>
   </si>
   <si>
     <t>Plate orders are available only for 25 nmole (≤66 bases) or 100 nmole (≤119 bases) Synthesis Scales.</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>Single-letter codes for equimolar mixtures of DNA residues are:</t>
   </si>
   <si>
     <t>Indicate if the oligos will be used in live cells or animals.</t>
   </si>
   <si>
     <t xml:space="preserve">Enter the number of syntheses (replicates) you want of each oligo. </t>
   </si>
   <si>
     <t xml:space="preserve">Enter the sequence name, sequence, oligo length, and modification details. </t>
   </si>
   <si>
-    <t>Please enter Chimeric, 2'Fluoro, 2' Methoxy, inverted, and LNA oligo sequences using the following lowercase prefixes:</t>
-[...1 lines deleted...]
-  <si>
     <t>Modification details are entered as text, for example:</t>
   </si>
   <si>
-    <t>X = 5' DBCO, Z = amino mod C6 dT</t>
-[...1 lines deleted...]
-  <si>
     <t>x</t>
   </si>
   <si>
     <t>z</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>j</t>
   </si>
   <si>
-    <t>Uppercase single-letter codes available for 5' and internal modifications are:</t>
-[...1 lines deleted...]
-  <si>
     <t>Lowercase single-letter codes available for 3' modifications are:</t>
   </si>
   <si>
-    <t>X = 5' FAM
-[...3 lines deleted...]
-  <si>
     <t>Yes</t>
   </si>
   <si>
     <t>XZACGTCGTCGTATGCx</t>
   </si>
   <si>
     <t>Oligo4</t>
   </si>
   <si>
     <t>2' Deprotection/Cartridge</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>UCCGCGAUAGCUAGCUAG</t>
   </si>
   <si>
     <t>Oligo3</t>
-  </si>
-[...1 lines deleted...]
-    <t>ACCCCGCGTTTTTTTTTCGCGGGGAAAAAATCGAGCGT</t>
   </si>
   <si>
     <t>Oligo2</t>
   </si>
   <si>
     <t>*=phosphorothioate bond
 +=Locked nucleic acid
 m=2'-O-Methyl base</t>
   </si>
   <si>
     <t>+C*+G*+C*+T*+C*+G*+A*+G*+G*+C*+C*+C*+A*+G*+C*+C*+G*+C*+C*+Gg*mC</t>
   </si>
   <si>
     <t>Oligo1</t>
   </si>
   <si>
     <t>LIVE CELL OR ANIMAL USE</t>
   </si>
   <si>
     <t>Your.Name@institution.edu</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
@@ -1007,447 +927,491 @@
   </si>
   <si>
     <t>Chemistry</t>
   </si>
   <si>
     <t>Your Name</t>
   </si>
   <si>
     <t>Entering Oligo Information (see Example Quote Request)</t>
   </si>
   <si>
     <t xml:space="preserve">The Synthesis Scales available are dependent upon the oligo length and modifcation status. 
 Please do not paste into this box. The Purifications available depend upon the Synthesis Scale Drop-down menu. </t>
   </si>
   <si>
     <t xml:space="preserve">Select the Synthesis Scale from the drop-down menu. </t>
   </si>
   <si>
     <t>The Purification Method Drop-down is dependent on the synthesis scale entered. Please use the Synthesis Scale drop-down menu to select the synthesis scale.</t>
   </si>
   <si>
     <t xml:space="preserve">Select the Purification Method from the drop-down menu. </t>
   </si>
   <si>
     <t>For the 25 nmole synthesis scale</t>
+  </si>
+  <si>
+    <t>Available for all synthesis scales except 25 nmole. Combined with 2' deprotection for oligos containing RNA residues (see below).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Available for all synthesis scales except 25 nmole and oligos containing RNA residues. </t>
+  </si>
+  <si>
+    <t>Required for RNA oligos or Chimeric oligos containing RNA residues</t>
+  </si>
+  <si>
+    <t>X = 5' DBCO, Z = amino mod C6 dT, F = Custom Trimer Mix 1</t>
+  </si>
+  <si>
+    <t>Use an integer for each Doped mixture of nucleic acid residues.</t>
+  </si>
+  <si>
+    <t>Uppercase single-letter codes available for 5' and internal modifications 
+(including a 5' phosphate) are:</t>
+  </si>
+  <si>
+    <t>Please enter Chimeric, 2'Fluoro, 2' Methoxy, inverted, beta-L-DNA, and LNA oligo sequences using the following lowercase prefixes:</t>
+  </si>
+  <si>
+    <t>beta-L-DNA with "l" (lA)</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <u/>
         <sz val="14"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>Not all synthesis scales or purification methods are available for each type of oligo.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">
 Please use only the dropdown menus (do not paste) under Synthesis Scale and Purification Method on the next worksheet to ensure your choice is available.</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>If your oligos will be used in live cells or animals, please let us know on the request form where indicated.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Standard nucleic acid residues, 5' modifications and internal modifications should be entered using </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="12"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>UPPERCASE</t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> single-letter codes.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3' modifications should be entered using </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="12"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>LOWERCASE</t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> single-letter codes:</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">In the body of the email please give your </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>password</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>, the</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> charging instructions</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (including any splitting of costs), the </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">synthesis scale </t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">and </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">format </t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>(individual tubes or a 96-well plate).</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">In the body of the email please give your </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>password</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">, the </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>charging instructions</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (including any splitting of costs), the </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>synthesis scale</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">, and confirm that it is a </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">96-well plate </t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>order.</t>
-    </r>
-[...11 lines deleted...]
-      <t>Chimeric oligos are those sequences that contain a mixture of DNA, RNA, 2'-OMethyl RNA, 2'-Methoxy RNA, 2' Fluoro RNA, Inverted, or LNA residues.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Normal, unpurified DNA oligos </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
-        <sz val="11"/>
+        <sz val="14"/>
         <color rgb="FF1A1A1A"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>&gt;119 bases</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
+        <sz val="14"/>
         <color rgb="FF1A1A1A"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>, normal, unpurified RNA oligos, or those synthesized at the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
-        <sz val="11"/>
+        <sz val="14"/>
         <color rgb="FF1A1A1A"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t>200 nanomole or 1.0 micromole scale</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
+        <sz val="14"/>
         <color rgb="FF1A1A1A"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t> may take 5-7 business days due to longer synthesis and deprotection times.</t>
     </r>
   </si>
   <si>
-    <t>Available for all synthesis scales except 25 nmole. Combined with 2' deprotection for oligos containing RNA residues (see below).</t>
-[...5 lines deleted...]
-    <t>Use a hashtag (#) for each trimer</t>
+    <r>
+      <t>The protocols for deprotection must be followed exactly, and the OD</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>260</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t> from each synthesis should be measured after deprotection to check the unpurified yield of the oligo. The unpurified yield expected from a 1.0 micromole synthesis is about 5 OD</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>260</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t> per residue; yields for the smaller scales are correspondingly less.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>We strongly recommend that, before purification, you also set aside a 1 OD</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>260</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t> aliquot of each synthesis for analysis if you have problems with the oligo(s).</t>
+    </r>
+  </si>
+  <si>
+    <t>Oligos with a 3' modification can only be made at the 200 nmole or 1.0 µmole synthesis scales.</t>
+  </si>
+  <si>
+    <t>*Chimeric oligos are those sequences that contain a mixture of DNA, RNA, 2'-OMethyl RNA, 2'-Methoxy RNA, 2' Fluoro RNA, Inverted, L-beta-DNA, or LNA residues.</t>
+  </si>
+  <si>
+    <t>Use for DNA-only, 2'-Methoxy RNA, 2' Fluoro RNA, Inverted, LNA, L-beta-DNA, or Chimeric* oligos. May contain Modifications.
+      Unmodified chimeric oligos with a 3' RNA residue are only available at 
+      the 1.0 µmole synthesis scale.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Use </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="12"/>
-[...2 lines deleted...]
-        <scheme val="minor"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">an UPPERCASE </t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
-[...2 lines deleted...]
-        <scheme val="minor"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
-      <t>modification abbreviation for a 5' phosphate</t>
+      <t>modification abbreviation for a 5' phosphate (see above)</t>
     </r>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-    <t>Required for RNA oligos or Chimeric oligos containing RNA residues</t>
+    <t>X = 5' FAM
+Z = Spacer 18
+x = 3' BBQ 650</t>
+  </si>
+  <si>
+    <t>ACCCCGCGUUUUUUUCGCGGGGAAAAAAUCGAGCGU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="42" x14ac:knownFonts="1">
+  <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...3 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1502,178 +1466,161 @@
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Consolas"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Courier New"/>
       <family val="3"/>
     </font>
     <font>
-      <vertAlign val="subscript"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="14"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <color rgb="FFFF0000"/>
-[...18 lines deleted...]
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <i/>
       <u/>
       <sz val="14"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <u/>
-      <sz val="10"/>
+      <sz val="14"/>
       <color theme="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <family val="2"/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="11"/>
+      <sz val="14"/>
       <color rgb="FF1A1A1A"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="14"/>
       <color rgb="FF1A1A1A"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="14"/>
       <color rgb="FF1A1A1A"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="10"/>
+      <sz val="14"/>
       <color theme="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="14"/>
       <color rgb="FF191919"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
-      <sz val="12"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <vertAlign val="subscript"/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
@@ -1913,630 +1860,581 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...42 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="159">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="44" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="40" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="40" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="40" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...71 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...15 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0" hidden="1"/>
-    </xf>
-[...20 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...130 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="40" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-      <protection locked="0" hidden="1"/>
-[...89 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="Currency 2" xfId="41" xr:uid="{11A12555-B878-F94B-B351-61B34BD717F1}"/>
     <cellStyle name="Followed Hyperlink" xfId="1" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="2" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="3" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="4" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="5" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="6" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="7" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="8" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="9" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="10" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="11" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="12" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="13" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="14" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="15" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="16" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="17" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="18" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="19" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="20" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="21" builtinId="9" hidden="1"/>
@@ -3424,51 +3322,51 @@
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
     <mruColors>
       <color rgb="FFD8E4E8"/>
       <color rgb="FF00F66F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{9D660152-C1BC-3C41-BF61-B2E27E7214CC}" name="Purif_Meth_tbl3" displayName="Purif_Meth_tbl3" ref="O2:U5" totalsRowShown="0" headerRowDxfId="47" dataDxfId="45" headerRowBorderDxfId="46">
   <autoFilter ref="O2:U5" xr:uid="{9DA2C8D1-E885-410E-8639-A95FA1B003C4}"/>
   <tableColumns count="7">
     <tableColumn id="7" xr3:uid="{2D6DEBB7-24DE-4420-8507-BC3EB2591B55}" name="25 nmole" dataDxfId="44"/>
     <tableColumn id="6" xr3:uid="{5E197EB2-BF15-48B2-9A16-9C815B24E6D3}" name="40 nmole" dataDxfId="43"/>
     <tableColumn id="1" xr3:uid="{0AC73FFB-51EB-744D-A152-4924120C3EF6}" name="100 nmole" dataDxfId="42"/>
     <tableColumn id="2" xr3:uid="{1BAA24E8-548D-4138-BE9C-0BCF111AAA2D}" name="200 nmole" dataDxfId="41"/>
     <tableColumn id="3" xr3:uid="{F963A976-CD34-40CB-AD13-C7F957BE5171}" name="1.0 µmole" dataDxfId="40"/>
     <tableColumn id="4" xr3:uid="{40B2BD6A-8777-47CD-8EF2-B5DF298B90E0}" name="RNA" dataDxfId="39"/>
     <tableColumn id="5" xr3:uid="{26E8DFA7-6D43-4232-9E0A-A26BF387B616}" name="2'OMe RNA" dataDxfId="38"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{F683EC31-4C38-A04A-BECE-67EA8B79E12B}" name="Less_Than_120_Res_Unmodified_Synthe_Scale_tbl8" displayName="Less_Than_120_Res_Unmodified_Synthe_Scale_tbl8" ref="L1:L6" totalsRowShown="0" headerRowDxfId="37" dataDxfId="35" headerRowBorderDxfId="36">
   <autoFilter ref="L1:L6" xr:uid="{7777305D-FDE9-FB49-A553-7781E207665B}"/>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{81AA16B0-2A58-9947-9590-E21A31032792}" name="&lt;120 Residues Unmodified Synthesis Scale" dataDxfId="34"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
@@ -3896,3257 +3794,3300 @@
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="74998"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.lotis.yale.edu/fmi/webd/keck_oligos?homeurl=https://lotis.yale.edu/keck_oligos.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oligos@yale.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oligos@yale.edu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.lotis.yale.edu/fmi/webd/keck_oligos?homeurl=https://lotis.yale.edu/keck_oligos.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oligos@yale.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oligos@yale.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oligos@yale.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oligos@yale.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Your.Name@institution.edu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oligos@yale.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oligos@yale.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.lotis.yale.edu/fmi/webd/keck_oligos?homeurl=https://lotis.yale.edu/keck_oligos.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.lotis.yale.edu/fmi/webd/keck_oligos?homeurl=https://lotis.yale.edu/keck_oligos.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Your.Name@institution.edu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8BA8824-A133-214A-8D4B-C9A4E688455B}">
-  <dimension ref="A1:U155"/>
+  <dimension ref="A1:O155"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="124.33203125" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="124.33203125" defaultRowHeight="18" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.33203125" style="90" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="22" max="16384" width="124.33203125" style="63"/>
+    <col min="1" max="1" width="10.33203125" style="122" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="91" customWidth="1"/>
+    <col min="3" max="3" width="13.5" style="91" customWidth="1"/>
+    <col min="4" max="11" width="10.33203125" style="91" customWidth="1"/>
+    <col min="12" max="14" width="5.1640625" customWidth="1"/>
+    <col min="15" max="15" width="118" customWidth="1"/>
+    <col min="16" max="16" width="25.6640625" style="91" customWidth="1"/>
+    <col min="17" max="20" width="5.83203125" style="91" customWidth="1"/>
+    <col min="21" max="16384" width="124.33203125" style="91"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="19" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="107" t="s">
+    <row r="1" spans="1:10" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="85" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="108"/>
-[...23 lines deleted...]
-      <c r="A2" s="64" t="s">
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A2" s="92" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="65"/>
-[...12 lines deleted...]
-      <c r="A3" s="67" t="s">
+      <c r="B2" s="93"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+    </row>
+    <row r="3" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="94" t="s">
         <v>74</v>
       </c>
-      <c r="B3" s="112" t="s">
+      <c r="B3" s="95" t="s">
         <v>75</v>
       </c>
-      <c r="C3" s="112"/>
-[...7 lines deleted...]
-      <c r="L3" s="67" t="s">
+      <c r="C3" s="95"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
+      <c r="I3" s="95"/>
+      <c r="J3" s="95"/>
+    </row>
+    <row r="4" spans="1:10" ht="37" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="94" t="s">
         <v>74</v>
       </c>
-      <c r="M3" s="113" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="67" t="s">
+      <c r="B4" s="88" t="s">
+        <v>281</v>
+      </c>
+      <c r="C4" s="88"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A5" s="94" t="s">
         <v>74</v>
       </c>
-      <c r="B4" s="114" t="s">
+      <c r="B5" s="96" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="97" t="s">
+        <v>79</v>
+      </c>
+      <c r="F5" s="98"/>
+      <c r="G5" s="98"/>
+      <c r="H5" s="98"/>
+      <c r="I5" s="98"/>
+      <c r="J5" s="98"/>
+    </row>
+    <row r="6" spans="1:10" ht="38" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="98"/>
+      <c r="B6" s="98"/>
+      <c r="D6" s="98"/>
+      <c r="E6" s="98"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A7" s="92" t="s">
+        <v>82</v>
+      </c>
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A8" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B8" s="95" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="95"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
+      <c r="G8" s="95"/>
+      <c r="H8" s="95"/>
+      <c r="I8" s="95"/>
+      <c r="J8" s="95"/>
+    </row>
+    <row r="9" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="102"/>
+      <c r="D9" s="102"/>
+      <c r="E9" s="102"/>
+      <c r="F9" s="102"/>
+      <c r="G9" s="102"/>
+      <c r="H9" s="102"/>
+      <c r="I9" s="102"/>
+      <c r="J9" s="102"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A10" s="98"/>
+      <c r="B10" s="98"/>
+      <c r="C10" s="97" t="s">
+        <v>79</v>
+      </c>
+      <c r="D10" s="98"/>
+      <c r="E10" s="98"/>
+    </row>
+    <row r="11" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="98"/>
+      <c r="B11" s="98"/>
+      <c r="C11" s="106"/>
+      <c r="D11" s="98"/>
+      <c r="E11" s="98"/>
+    </row>
+    <row r="12" spans="1:10" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="107" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A13" s="98"/>
+      <c r="B13" s="98"/>
+      <c r="C13" s="98"/>
+      <c r="D13" s="98"/>
+      <c r="E13" s="98"/>
+      <c r="F13" s="98"/>
+      <c r="G13" s="98"/>
+      <c r="H13" s="98"/>
+    </row>
+    <row r="14" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="109" t="s">
+        <v>240</v>
+      </c>
+      <c r="B14" s="109"/>
+      <c r="C14" s="109"/>
+      <c r="D14" s="109"/>
+      <c r="E14" s="109"/>
+      <c r="F14" s="98"/>
+      <c r="G14" s="98"/>
+      <c r="H14" s="98"/>
+    </row>
+    <row r="15" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="98"/>
+      <c r="B15" s="98"/>
+      <c r="C15" s="98"/>
+      <c r="D15" s="98"/>
+      <c r="E15" s="98"/>
+      <c r="F15" s="98"/>
+      <c r="G15" s="98"/>
+      <c r="H15" s="98"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="101" t="s">
+        <v>241</v>
+      </c>
+      <c r="C16" s="110"/>
+      <c r="D16" s="110"/>
+      <c r="E16" s="110"/>
+      <c r="F16" s="110"/>
+      <c r="G16" s="110"/>
+      <c r="H16" s="110"/>
+    </row>
+    <row r="17" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="112"/>
+      <c r="B17" s="98"/>
+      <c r="C17" s="110"/>
+      <c r="D17" s="110"/>
+      <c r="E17" s="110"/>
+      <c r="F17" s="110"/>
+      <c r="G17" s="110"/>
+      <c r="H17" s="110"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A18" s="107" t="s">
+        <v>267</v>
+      </c>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="98"/>
+      <c r="G18" s="98"/>
+      <c r="H18" s="98"/>
+    </row>
+    <row r="19" spans="1:10" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="114" t="s">
+        <v>242</v>
+      </c>
+      <c r="B19" s="114"/>
+      <c r="C19" s="114"/>
+      <c r="D19" s="114"/>
+      <c r="E19" s="114"/>
+      <c r="F19" s="114"/>
+      <c r="G19" s="114"/>
+      <c r="H19" s="114"/>
+      <c r="I19" s="114"/>
+    </row>
+    <row r="20" spans="1:10" ht="35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="115">
+        <v>1</v>
+      </c>
+      <c r="B20" s="116" t="s">
         <v>282</v>
       </c>
-      <c r="C4" s="114"/>
-[...218 lines deleted...]
-      <c r="A14" s="120" t="s">
+      <c r="C20" s="116"/>
+      <c r="D20" s="116"/>
+      <c r="E20" s="116"/>
+      <c r="F20" s="116"/>
+      <c r="G20" s="116"/>
+      <c r="H20" s="116"/>
+      <c r="I20" s="116"/>
+      <c r="J20" s="116"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A21" s="117"/>
+      <c r="B21" s="98" t="s">
+        <v>283</v>
+      </c>
+      <c r="C21" s="98"/>
+      <c r="D21" s="98"/>
+      <c r="E21" s="98"/>
+      <c r="F21" s="98"/>
+      <c r="H21" s="98"/>
+    </row>
+    <row r="22" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="117"/>
+      <c r="B22" s="98"/>
+      <c r="E22" s="98"/>
+      <c r="F22" s="98"/>
+      <c r="G22" s="118" t="s">
+        <v>239</v>
+      </c>
+      <c r="H22" s="108" t="s">
+        <v>29</v>
+      </c>
+      <c r="I22" s="98" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A23" s="117"/>
+      <c r="B23" s="98"/>
+      <c r="E23" s="98"/>
+      <c r="F23" s="98"/>
+      <c r="G23" s="98"/>
+      <c r="H23" s="108" t="s">
+        <v>31</v>
+      </c>
+      <c r="I23" s="98" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="117"/>
+      <c r="B24" s="98"/>
+      <c r="E24" s="98"/>
+      <c r="F24" s="98"/>
+      <c r="G24" s="98"/>
+      <c r="H24" s="108" t="s">
+        <v>33</v>
+      </c>
+      <c r="I24" s="98" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A25" s="117"/>
+      <c r="B25" s="98"/>
+      <c r="E25" s="98"/>
+      <c r="F25" s="98"/>
+      <c r="G25" s="98"/>
+      <c r="H25" s="108" t="s">
+        <v>35</v>
+      </c>
+      <c r="I25" s="98" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A26" s="117"/>
+      <c r="B26" s="98"/>
+      <c r="E26" s="98"/>
+      <c r="F26" s="98"/>
+      <c r="G26" s="98"/>
+      <c r="H26" s="108" t="s">
+        <v>37</v>
+      </c>
+      <c r="I26" s="98" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A27" s="117"/>
+      <c r="B27" s="98"/>
+      <c r="E27" s="98"/>
+      <c r="F27" s="98"/>
+      <c r="G27" s="98"/>
+      <c r="H27" s="108" t="s">
+        <v>39</v>
+      </c>
+      <c r="I27" s="98" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A28" s="117"/>
+      <c r="B28" s="98"/>
+      <c r="E28" s="98"/>
+      <c r="F28" s="98"/>
+      <c r="G28" s="98"/>
+      <c r="H28" s="108" t="s">
+        <v>41</v>
+      </c>
+      <c r="I28" s="98" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="117"/>
+      <c r="B29" s="98"/>
+      <c r="E29" s="98"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="108" t="s">
+        <v>43</v>
+      </c>
+      <c r="I29" s="98" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="117"/>
+      <c r="B30" s="98"/>
+      <c r="E30" s="98"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="108" t="s">
+        <v>45</v>
+      </c>
+      <c r="I30" s="98" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="117"/>
+      <c r="B31" s="98"/>
+      <c r="E31" s="98"/>
+      <c r="F31" s="98"/>
+      <c r="G31" s="98"/>
+      <c r="H31" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="I31" s="98" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="117"/>
+      <c r="B32" s="98"/>
+      <c r="E32" s="98"/>
+      <c r="F32" s="98"/>
+      <c r="G32" s="98"/>
+      <c r="H32" s="108" t="s">
+        <v>18</v>
+      </c>
+      <c r="I32" s="98" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="117"/>
+      <c r="B33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="108"/>
+      <c r="I33" s="98"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A34" s="119" t="s">
+        <v>278</v>
+      </c>
+      <c r="B34" s="119"/>
+      <c r="C34" s="119"/>
+      <c r="D34" s="119"/>
+      <c r="E34" s="119"/>
+      <c r="F34" s="119"/>
+      <c r="G34" s="119"/>
+      <c r="H34" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="I34" s="98"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A35" s="119"/>
+      <c r="B35" s="119"/>
+      <c r="C35" s="119"/>
+      <c r="D35" s="119"/>
+      <c r="E35" s="119"/>
+      <c r="F35" s="119"/>
+      <c r="G35" s="119"/>
+      <c r="H35" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="I35" s="98"/>
+    </row>
+    <row r="36" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="115"/>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="108" t="s">
+        <v>237</v>
+      </c>
+      <c r="I36" s="98"/>
+    </row>
+    <row r="37" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="115"/>
+      <c r="B37" s="98"/>
+      <c r="C37" s="98"/>
+      <c r="D37" s="98"/>
+      <c r="E37" s="98"/>
+      <c r="F37" s="98"/>
+      <c r="G37" s="98"/>
+      <c r="H37" s="108" t="s">
+        <v>52</v>
+      </c>
+      <c r="I37" s="98"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A38" s="115"/>
+      <c r="B38" s="98"/>
+      <c r="C38" s="98"/>
+      <c r="D38" s="98"/>
+      <c r="E38" s="98"/>
+      <c r="F38" s="98"/>
+      <c r="G38" s="98"/>
+      <c r="H38" s="108" t="s">
+        <v>53</v>
+      </c>
+      <c r="I38" s="98"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A39" s="115"/>
+      <c r="B39" s="98"/>
+      <c r="C39" s="98"/>
+      <c r="D39" s="98"/>
+      <c r="E39" s="98"/>
+      <c r="F39" s="98"/>
+      <c r="G39" s="98"/>
+      <c r="H39" s="108" t="s">
+        <v>54</v>
+      </c>
+      <c r="I39" s="98"/>
+    </row>
+    <row r="40" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="115"/>
+      <c r="B40" s="98"/>
+      <c r="C40" s="98"/>
+      <c r="D40" s="98"/>
+      <c r="E40" s="98"/>
+      <c r="F40" s="98"/>
+      <c r="G40" s="98"/>
+      <c r="H40" s="108" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="98"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A41" s="115"/>
+      <c r="B41" s="98"/>
+      <c r="C41" s="98"/>
+      <c r="D41" s="98"/>
+      <c r="E41" s="98"/>
+      <c r="F41" s="98"/>
+      <c r="G41" s="98"/>
+      <c r="H41" s="108" t="s">
+        <v>238</v>
+      </c>
+      <c r="I41" s="98"/>
+    </row>
+    <row r="42" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="115"/>
+      <c r="B42" s="98"/>
+      <c r="C42" s="98"/>
+      <c r="D42" s="98"/>
+      <c r="E42" s="98"/>
+      <c r="F42" s="98"/>
+      <c r="G42" s="98"/>
+      <c r="H42" s="108"/>
+      <c r="I42" s="98"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A43" s="115"/>
+      <c r="D43" s="98"/>
+      <c r="E43" s="98"/>
+      <c r="F43" s="98"/>
+      <c r="G43" s="118" t="s">
+        <v>248</v>
+      </c>
+      <c r="H43" s="108" t="s">
         <v>244</v>
       </c>
-      <c r="B14" s="120"/>
-[...36 lines deleted...]
-      <c r="A16" s="72" t="s">
+      <c r="I43" s="98"/>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A44" s="115"/>
+      <c r="D44" s="98"/>
+      <c r="E44" s="98"/>
+      <c r="F44" s="98"/>
+      <c r="G44" s="98"/>
+      <c r="H44" s="108" t="s">
         <v>245</v>
       </c>
-      <c r="C16" s="79"/>
-[...35 lines deleted...]
-      <c r="A18" s="76" t="s">
+      <c r="I44" s="98"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A45" s="115"/>
+      <c r="D45" s="98"/>
+      <c r="E45" s="98"/>
+      <c r="F45" s="98"/>
+      <c r="G45" s="98"/>
+      <c r="H45" s="108" t="s">
+        <v>246</v>
+      </c>
+      <c r="I45" s="98"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A46" s="115"/>
+      <c r="D46" s="98"/>
+      <c r="E46" s="98"/>
+      <c r="F46" s="98"/>
+      <c r="G46" s="98"/>
+      <c r="H46" s="108" t="s">
+        <v>247</v>
+      </c>
+      <c r="I46" s="98"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A47" s="115"/>
+      <c r="B47" s="98"/>
+      <c r="C47" s="98"/>
+      <c r="D47" s="98"/>
+      <c r="E47" s="98"/>
+      <c r="F47" s="98"/>
+      <c r="G47" s="98"/>
+      <c r="H47" s="108"/>
+      <c r="I47" s="98"/>
+    </row>
+    <row r="48" spans="1:10" ht="38" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="120">
+        <v>2</v>
+      </c>
+      <c r="B48" s="114" t="s">
+        <v>279</v>
+      </c>
+      <c r="C48" s="114"/>
+      <c r="D48" s="114"/>
+      <c r="E48" s="114"/>
+      <c r="F48" s="114"/>
+      <c r="G48" s="114"/>
+      <c r="H48" s="114"/>
+      <c r="I48" s="114"/>
+      <c r="J48" s="114"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A49" s="117"/>
+      <c r="B49" s="98"/>
+      <c r="C49" s="98" t="s">
+        <v>20</v>
+      </c>
+      <c r="D49" s="98"/>
+      <c r="E49" s="98"/>
+      <c r="F49" s="98"/>
+      <c r="G49" s="98"/>
+      <c r="H49" s="98"/>
+    </row>
+    <row r="50" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="117"/>
+      <c r="B50" s="98"/>
+      <c r="C50" s="98" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" s="98"/>
+      <c r="E50" s="98"/>
+      <c r="F50" s="98"/>
+      <c r="G50" s="98"/>
+      <c r="H50" s="98"/>
+    </row>
+    <row r="51" spans="1:10" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="117"/>
+      <c r="B51" s="98"/>
+      <c r="C51" s="98" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" s="98"/>
+      <c r="E51" s="98"/>
+      <c r="F51" s="98"/>
+      <c r="G51" s="98"/>
+      <c r="H51" s="98"/>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A52" s="117"/>
+      <c r="B52" s="98"/>
+      <c r="C52" s="98" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" s="98"/>
+      <c r="E52" s="98"/>
+      <c r="F52" s="98"/>
+      <c r="G52" s="98"/>
+      <c r="H52" s="98"/>
+    </row>
+    <row r="53" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="117"/>
+      <c r="B53" s="98"/>
+      <c r="C53" s="98" t="s">
+        <v>24</v>
+      </c>
+      <c r="D53" s="98"/>
+      <c r="E53" s="98"/>
+      <c r="F53" s="98"/>
+      <c r="G53" s="98"/>
+      <c r="H53" s="98"/>
+    </row>
+    <row r="54" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="117"/>
+      <c r="B54" s="98"/>
+      <c r="C54" s="98" t="s">
+        <v>58</v>
+      </c>
+      <c r="D54" s="98"/>
+      <c r="E54" s="98"/>
+      <c r="F54" s="98"/>
+      <c r="G54" s="98"/>
+      <c r="H54" s="98"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A55" s="117"/>
+      <c r="B55" s="98"/>
+      <c r="C55" s="98" t="s">
+        <v>280</v>
+      </c>
+      <c r="D55" s="98"/>
+      <c r="E55" s="98"/>
+      <c r="F55" s="98"/>
+      <c r="G55" s="98"/>
+      <c r="H55" s="98"/>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A56" s="117"/>
+      <c r="B56" s="98"/>
+      <c r="C56" s="98" t="s">
+        <v>25</v>
+      </c>
+      <c r="D56" s="98"/>
+      <c r="E56" s="98"/>
+      <c r="F56" s="98"/>
+      <c r="G56" s="98"/>
+      <c r="H56" s="98"/>
+    </row>
+    <row r="57" spans="1:10" ht="41" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="117"/>
+      <c r="B57" s="98"/>
+      <c r="C57" s="98"/>
+      <c r="D57" s="121" t="s">
+        <v>26</v>
+      </c>
+      <c r="E57" s="121"/>
+      <c r="F57" s="121"/>
+      <c r="G57" s="121"/>
+      <c r="H57" s="121"/>
+      <c r="I57" s="121"/>
+      <c r="J57" s="121"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A58" s="117"/>
+      <c r="B58" s="98"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="122"/>
+      <c r="E58" s="122"/>
+      <c r="F58" s="122"/>
+      <c r="G58" s="122"/>
+      <c r="H58" s="122"/>
+      <c r="I58" s="122"/>
+      <c r="J58" s="122"/>
+    </row>
+    <row r="59" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="117">
+        <v>3</v>
+      </c>
+      <c r="B59" s="98" t="s">
+        <v>27</v>
+      </c>
+      <c r="D59" s="98"/>
+      <c r="E59" s="98"/>
+      <c r="F59" s="98"/>
+      <c r="G59" s="98"/>
+      <c r="H59" s="98"/>
+    </row>
+    <row r="60" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="117"/>
+      <c r="B60" s="98"/>
+      <c r="C60" s="98"/>
+      <c r="D60" s="98"/>
+      <c r="E60" s="98"/>
+      <c r="F60" s="98"/>
+      <c r="G60" s="98"/>
+      <c r="H60" s="98"/>
+    </row>
+    <row r="61" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="117">
+        <v>4</v>
+      </c>
+      <c r="B61" s="98" t="s">
+        <v>292</v>
+      </c>
+      <c r="C61" s="98"/>
+      <c r="D61" s="98"/>
+      <c r="E61" s="98"/>
+      <c r="F61" s="98"/>
+      <c r="G61" s="98"/>
+      <c r="H61" s="98"/>
+    </row>
+    <row r="62" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="117"/>
+      <c r="B62" s="98"/>
+      <c r="C62" s="98"/>
+      <c r="D62" s="98"/>
+      <c r="E62" s="98"/>
+      <c r="F62" s="98"/>
+      <c r="G62" s="98"/>
+      <c r="H62" s="98"/>
+    </row>
+    <row r="63" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="117">
+        <v>5</v>
+      </c>
+      <c r="B63" s="98" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" s="98"/>
+      <c r="D63" s="98"/>
+      <c r="E63" s="98"/>
+      <c r="F63" s="98"/>
+      <c r="G63" s="98"/>
+      <c r="H63" s="98"/>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A64" s="117"/>
+      <c r="B64" s="98"/>
+      <c r="C64" s="98"/>
+      <c r="D64" s="98"/>
+      <c r="E64" s="98"/>
+      <c r="F64" s="98"/>
+      <c r="G64" s="98"/>
+      <c r="H64" s="98"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A65" s="117">
+        <v>6</v>
+      </c>
+      <c r="B65" s="116" t="s">
+        <v>277</v>
+      </c>
+      <c r="C65" s="116"/>
+      <c r="D65" s="116"/>
+      <c r="E65" s="116"/>
+      <c r="F65" s="116"/>
+      <c r="G65" s="116"/>
+      <c r="H65" s="116"/>
+      <c r="I65" s="116"/>
+      <c r="J65" s="116"/>
+    </row>
+    <row r="66" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="115"/>
+      <c r="B66" s="98"/>
+      <c r="C66" s="98"/>
+      <c r="D66" s="98"/>
+      <c r="E66" s="98"/>
+      <c r="F66" s="98"/>
+      <c r="G66" s="98"/>
+      <c r="H66" s="108"/>
+      <c r="I66" s="98"/>
+    </row>
+    <row r="67" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="115">
+        <v>7</v>
+      </c>
+      <c r="B67" s="101" t="s">
+        <v>243</v>
+      </c>
+      <c r="C67" s="98"/>
+      <c r="D67" s="98"/>
+      <c r="E67" s="98"/>
+      <c r="F67" s="98"/>
+      <c r="G67" s="98"/>
+      <c r="H67" s="108"/>
+      <c r="I67" s="98"/>
+    </row>
+    <row r="68" spans="1:10" ht="22" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="112"/>
+      <c r="B68" s="110"/>
+      <c r="C68" s="98" t="s">
         <v>276</v>
       </c>
-      <c r="B18" s="77"/>
-[...302 lines deleted...]
-      <c r="M32" s="112" t="s">
+      <c r="D68" s="110"/>
+      <c r="E68" s="110"/>
+      <c r="F68" s="110"/>
+      <c r="G68" s="110"/>
+      <c r="H68" s="110"/>
+    </row>
+    <row r="69" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="112"/>
+      <c r="B69" s="98"/>
+      <c r="C69" s="98"/>
+      <c r="D69" s="98"/>
+      <c r="E69" s="98"/>
+      <c r="F69" s="98"/>
+      <c r="G69" s="98"/>
+      <c r="H69" s="98"/>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A70" s="125" t="s">
+        <v>269</v>
+      </c>
+      <c r="B70" s="98"/>
+      <c r="C70" s="98"/>
+      <c r="D70" s="98"/>
+      <c r="E70" s="98"/>
+      <c r="F70" s="98"/>
+      <c r="G70" s="98"/>
+      <c r="H70" s="98"/>
+    </row>
+    <row r="71" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="115"/>
+      <c r="B71" s="121" t="s">
+        <v>268</v>
+      </c>
+      <c r="C71" s="121"/>
+      <c r="D71" s="121"/>
+      <c r="E71" s="121"/>
+      <c r="F71" s="121"/>
+      <c r="G71" s="121"/>
+      <c r="H71" s="121"/>
+      <c r="I71" s="121"/>
+      <c r="J71" s="121"/>
+    </row>
+    <row r="72" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="112"/>
+      <c r="B72" s="98"/>
+      <c r="C72" s="98"/>
+      <c r="D72" s="98"/>
+      <c r="E72" s="98"/>
+      <c r="F72" s="98"/>
+      <c r="G72" s="98"/>
+      <c r="H72" s="98"/>
+    </row>
+    <row r="73" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="112"/>
+      <c r="B73" s="98"/>
+      <c r="C73" s="98" t="s">
+        <v>13</v>
+      </c>
+      <c r="D73" s="126" t="s">
+        <v>102</v>
+      </c>
+      <c r="E73" s="126"/>
+      <c r="F73" s="126"/>
+      <c r="G73" s="126"/>
+      <c r="H73" s="126"/>
+      <c r="I73" s="126"/>
+      <c r="J73" s="126"/>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A74" s="112"/>
+      <c r="B74" s="98"/>
+      <c r="C74" s="98"/>
+      <c r="D74" s="127"/>
+      <c r="E74" s="127"/>
+      <c r="F74" s="127"/>
+      <c r="G74" s="127"/>
+      <c r="H74" s="127"/>
+      <c r="I74" s="127"/>
+      <c r="J74" s="127"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A75" s="112"/>
+      <c r="B75" s="98"/>
+      <c r="C75" s="98" t="s">
+        <v>60</v>
+      </c>
+      <c r="D75" s="126" t="s">
+        <v>102</v>
+      </c>
+      <c r="E75" s="126"/>
+      <c r="F75" s="126"/>
+      <c r="G75" s="126"/>
+      <c r="H75" s="126"/>
+      <c r="I75" s="126"/>
+      <c r="J75" s="126"/>
+    </row>
+    <row r="76" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="112"/>
+      <c r="B76" s="98"/>
+      <c r="C76" s="98"/>
+      <c r="D76" s="127"/>
+      <c r="E76" s="127"/>
+      <c r="F76" s="127"/>
+      <c r="G76" s="127"/>
+      <c r="H76" s="127"/>
+      <c r="I76" s="127"/>
+      <c r="J76" s="127"/>
+    </row>
+    <row r="77" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="112"/>
+      <c r="B77" s="98"/>
+      <c r="C77" s="98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" s="126" t="s">
         <v>106</v>
       </c>
-      <c r="N32" s="112"/>
-[...940 lines deleted...]
-      </c>
+      <c r="E77" s="126"/>
+      <c r="F77" s="126"/>
+      <c r="G77" s="126"/>
+      <c r="H77" s="126"/>
+      <c r="I77" s="126"/>
+      <c r="J77" s="126"/>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A78" s="112"/>
+      <c r="B78" s="98"/>
+      <c r="C78" s="98"/>
+      <c r="D78" s="127"/>
       <c r="E78" s="127"/>
       <c r="F78" s="127"/>
       <c r="G78" s="127"/>
       <c r="H78" s="127"/>
       <c r="I78" s="127"/>
       <c r="J78" s="127"/>
-      <c r="L78" s="67" t="s">
-[...12 lines deleted...]
-      <c r="C79" s="77" t="s">
+    </row>
+    <row r="79" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="112"/>
+      <c r="B79" s="98"/>
+      <c r="C79" s="113" t="s">
+        <v>1</v>
+      </c>
+      <c r="D79" s="128" t="s">
+        <v>291</v>
+      </c>
+      <c r="E79" s="89"/>
+      <c r="F79" s="89"/>
+      <c r="G79" s="89"/>
+      <c r="H79" s="89"/>
+      <c r="I79" s="89"/>
+      <c r="J79" s="89"/>
+    </row>
+    <row r="80" spans="1:10" ht="40" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="112"/>
+      <c r="B80" s="98"/>
+      <c r="C80" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="D79" s="126"/>
-[...28 lines deleted...]
-      <c r="C81" s="77" t="s">
+      <c r="D80" s="128"/>
+      <c r="E80" s="89"/>
+      <c r="F80" s="89"/>
+      <c r="G80" s="89"/>
+      <c r="H80" s="89"/>
+      <c r="I80" s="89"/>
+      <c r="J80" s="89"/>
+    </row>
+    <row r="81" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="112"/>
+      <c r="B81" s="98"/>
+      <c r="C81" s="98"/>
+      <c r="D81" s="129"/>
+      <c r="E81" s="129"/>
+      <c r="F81" s="129"/>
+      <c r="G81" s="129"/>
+      <c r="H81" s="129"/>
+      <c r="I81" s="129"/>
+    </row>
+    <row r="82" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="112"/>
+      <c r="C82" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="D81" s="77" t="s">
+      <c r="D82" s="98" t="s">
+        <v>110</v>
+      </c>
+      <c r="E82" s="98"/>
+      <c r="F82" s="98"/>
+      <c r="G82" s="98"/>
+      <c r="H82" s="98"/>
+    </row>
+    <row r="83" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="112"/>
+      <c r="C83" s="98"/>
+      <c r="D83" s="98"/>
+      <c r="E83" s="98"/>
+      <c r="F83" s="98"/>
+      <c r="G83" s="98"/>
+      <c r="H83" s="98"/>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A84" s="112"/>
+      <c r="B84" s="98"/>
+      <c r="C84" s="98" t="s">
+        <v>19</v>
+      </c>
+      <c r="D84" s="98" t="s">
         <v>111</v>
       </c>
-      <c r="E81" s="77"/>
-[...147 lines deleted...]
-      <c r="C89" s="105" t="s">
+      <c r="E84" s="98"/>
+      <c r="F84" s="98"/>
+      <c r="G84" s="98"/>
+      <c r="H84" s="98"/>
+    </row>
+    <row r="85" spans="1:10" ht="38" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="112"/>
+      <c r="C85" s="89" t="s">
+        <v>290</v>
+      </c>
+      <c r="D85" s="89"/>
+      <c r="E85" s="89"/>
+      <c r="F85" s="89"/>
+      <c r="G85" s="89"/>
+      <c r="H85" s="89"/>
+      <c r="I85" s="89"/>
+      <c r="J85" s="89"/>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A86" s="112"/>
+      <c r="C86" s="90"/>
+      <c r="D86" s="90"/>
+      <c r="E86" s="90"/>
+      <c r="F86" s="90"/>
+      <c r="G86" s="90"/>
+      <c r="H86" s="90"/>
+      <c r="I86" s="90"/>
+      <c r="J86" s="90"/>
+    </row>
+    <row r="87" spans="1:10" ht="32" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="125" t="s">
+        <v>271</v>
+      </c>
+      <c r="B87" s="90"/>
+      <c r="C87" s="90"/>
+      <c r="D87" s="90"/>
+      <c r="E87" s="90"/>
+      <c r="F87" s="90"/>
+      <c r="G87" s="90"/>
+      <c r="H87" s="90"/>
+      <c r="I87" s="90"/>
+      <c r="J87" s="90"/>
+    </row>
+    <row r="88" spans="1:10" ht="38" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="115"/>
+      <c r="B88" s="121" t="s">
+        <v>270</v>
+      </c>
+      <c r="C88" s="121"/>
+      <c r="D88" s="121"/>
+      <c r="E88" s="121"/>
+      <c r="F88" s="121"/>
+      <c r="G88" s="121"/>
+      <c r="H88" s="121"/>
+      <c r="I88" s="121"/>
+      <c r="J88" s="121"/>
+    </row>
+    <row r="89" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="98"/>
+      <c r="B89" s="98"/>
+      <c r="C89" s="98"/>
+      <c r="D89" s="110"/>
+      <c r="E89" s="110"/>
+      <c r="F89" s="110"/>
+      <c r="G89" s="110"/>
+      <c r="H89" s="110"/>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A90" s="98"/>
+      <c r="B90" s="98"/>
+      <c r="C90" s="131" t="s">
         <v>56</v>
       </c>
-      <c r="D89" s="77" t="s">
-[...18 lines deleted...]
-      <c r="C90" s="105" t="s">
+      <c r="D90" s="98" t="s">
+        <v>272</v>
+      </c>
+      <c r="E90" s="98"/>
+      <c r="F90" s="98"/>
+      <c r="G90" s="98"/>
+      <c r="H90" s="98"/>
+    </row>
+    <row r="91" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="98"/>
+      <c r="B91" s="98"/>
+      <c r="C91" s="131" t="s">
         <v>7</v>
       </c>
-      <c r="D90" s="125" t="s">
-[...21 lines deleted...]
-      <c r="C91" s="105" t="s">
+      <c r="D91" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="E91" s="116"/>
+      <c r="F91" s="116"/>
+      <c r="G91" s="116"/>
+      <c r="H91" s="116"/>
+      <c r="I91" s="116"/>
+      <c r="J91" s="116"/>
+    </row>
+    <row r="92" spans="1:10" ht="35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="98"/>
+      <c r="B92" s="98"/>
+      <c r="C92" s="131" t="s">
         <v>6</v>
       </c>
-      <c r="D91" s="128" t="s">
-[...21 lines deleted...]
-      <c r="C92" s="105" t="s">
+      <c r="D92" s="116" t="s">
+        <v>274</v>
+      </c>
+      <c r="E92" s="116"/>
+      <c r="F92" s="116"/>
+      <c r="G92" s="116"/>
+      <c r="H92" s="116"/>
+      <c r="I92" s="116"/>
+      <c r="J92" s="116"/>
+    </row>
+    <row r="93" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="98"/>
+      <c r="B93" s="98"/>
+      <c r="C93" s="131" t="s">
         <v>68</v>
       </c>
-      <c r="D92" s="77" t="s">
-[...680 lines deleted...]
-    </row>
+      <c r="D93" s="98" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="98"/>
+      <c r="F93" s="98"/>
+      <c r="G93" s="108"/>
+      <c r="H93" s="98"/>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A94" s="98"/>
+      <c r="B94" s="110"/>
+      <c r="C94" s="110"/>
+      <c r="D94" s="110"/>
+      <c r="E94" s="110"/>
+      <c r="F94" s="110"/>
+      <c r="G94" s="110"/>
+      <c r="H94" s="110"/>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A95" s="98"/>
+      <c r="B95" s="98"/>
+      <c r="C95" s="98"/>
+      <c r="D95" s="98"/>
+      <c r="E95" s="98"/>
+      <c r="F95" s="98"/>
+      <c r="G95" s="98"/>
+      <c r="H95" s="98"/>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A96" s="98"/>
+      <c r="B96" s="98"/>
+      <c r="C96" s="98"/>
+      <c r="D96" s="98"/>
+      <c r="E96" s="98"/>
+      <c r="F96" s="118"/>
+      <c r="G96" s="108"/>
+      <c r="H96" s="98"/>
+    </row>
+    <row r="97" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="98"/>
+      <c r="B97" s="98"/>
+      <c r="C97" s="98"/>
+      <c r="D97" s="98"/>
+      <c r="E97" s="98"/>
+      <c r="F97" s="98"/>
+      <c r="G97" s="108"/>
+      <c r="H97" s="98"/>
+    </row>
+    <row r="98" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="98"/>
+      <c r="B98" s="98"/>
+      <c r="C98" s="98"/>
+      <c r="D98" s="98"/>
+      <c r="E98" s="98"/>
+      <c r="F98" s="98"/>
+      <c r="G98" s="108"/>
+      <c r="H98" s="98"/>
+    </row>
+    <row r="99" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="98"/>
+      <c r="B99" s="98"/>
+      <c r="C99" s="98"/>
+      <c r="D99" s="98"/>
+      <c r="E99" s="98"/>
+      <c r="F99" s="98"/>
+      <c r="G99" s="108"/>
+      <c r="H99" s="98"/>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A100" s="98"/>
+      <c r="B100" s="98"/>
+      <c r="C100" s="98"/>
+      <c r="D100" s="98"/>
+      <c r="E100" s="98"/>
+      <c r="F100" s="98"/>
+      <c r="G100" s="108"/>
+      <c r="H100" s="98"/>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A101" s="98"/>
+      <c r="B101" s="98"/>
+      <c r="C101" s="98"/>
+      <c r="D101" s="98"/>
+      <c r="E101" s="98"/>
+      <c r="F101" s="98"/>
+      <c r="G101" s="108"/>
+      <c r="H101" s="98"/>
+    </row>
+    <row r="102" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="98"/>
+      <c r="B102" s="98"/>
+      <c r="C102" s="98"/>
+      <c r="D102" s="98"/>
+      <c r="E102" s="98"/>
+      <c r="F102" s="118"/>
+      <c r="G102" s="98"/>
+      <c r="H102" s="98"/>
+    </row>
+    <row r="129" ht="32" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="34" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="49" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="33" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="32" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="33" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="106" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="129">
-[...61 lines deleted...]
-    <mergeCell ref="D90:J90"/>
+  <mergeCells count="22">
     <mergeCell ref="D91:J91"/>
-    <mergeCell ref="M55:P55"/>
-[...28 lines deleted...]
-    <mergeCell ref="M37:P37"/>
+    <mergeCell ref="D92:J92"/>
+    <mergeCell ref="D57:J57"/>
+    <mergeCell ref="C85:J85"/>
+    <mergeCell ref="B88:J88"/>
+    <mergeCell ref="D77:J77"/>
+    <mergeCell ref="D79:J80"/>
     <mergeCell ref="B48:J48"/>
-    <mergeCell ref="D72:J72"/>
-[...12 lines deleted...]
-    <mergeCell ref="B70:J70"/>
+    <mergeCell ref="D73:J73"/>
+    <mergeCell ref="A34:G35"/>
+    <mergeCell ref="D75:J75"/>
+    <mergeCell ref="B71:J71"/>
     <mergeCell ref="A19:I19"/>
     <mergeCell ref="B20:J20"/>
-    <mergeCell ref="M42:P42"/>
-[...1 lines deleted...]
-    <mergeCell ref="M15:P15"/>
+    <mergeCell ref="B65:J65"/>
     <mergeCell ref="B5:D5"/>
-    <mergeCell ref="M6:P6"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="B9:J9"/>
-    <mergeCell ref="M9:P9"/>
-    <mergeCell ref="N10:P10"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A1:J1"/>
-    <mergeCell ref="L1:P1"/>
     <mergeCell ref="B3:J3"/>
-    <mergeCell ref="M3:P3"/>
     <mergeCell ref="B4:J4"/>
-    <mergeCell ref="M4:P4"/>
-[...2 lines deleted...]
-    <mergeCell ref="N13:P13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E5" r:id="rId1" xr:uid="{E7381A4A-B72F-E04A-8544-E8E214424995}"/>
     <hyperlink ref="C10" r:id="rId2" xr:uid="{7D91C95A-98B2-0A49-810D-39E76C8DBEBA}"/>
-    <hyperlink ref="N5" r:id="rId3" xr:uid="{46BB6191-4CEE-254B-B806-4BDEB962E5D5}"/>
-[...2 lines deleted...]
-    <hyperlink ref="N103" r:id="rId6" xr:uid="{ED2EB3C4-CFF7-8441-BB57-5EF22F82DCF9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId7"/>
+  <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE907B8E-FE1D-2841-9879-E1FFFE1AFBD3}">
+  <dimension ref="A1:D155"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A44" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A154" sqref="A154:D154"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="124.33203125" defaultRowHeight="18" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5.1640625" style="98" customWidth="1"/>
+    <col min="2" max="2" width="6.1640625" style="98" customWidth="1"/>
+    <col min="3" max="3" width="21.5" style="98" customWidth="1"/>
+    <col min="4" max="4" width="118" style="98" customWidth="1"/>
+    <col min="5" max="5" width="25.6640625" style="91" customWidth="1"/>
+    <col min="6" max="9" width="5.83203125" style="91" customWidth="1"/>
+    <col min="10" max="16384" width="124.33203125" style="91"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="138" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A2" s="92" t="s">
+        <v>73</v>
+      </c>
+      <c r="B2" s="93"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+    </row>
+    <row r="3" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B3" s="87" t="s">
+        <v>76</v>
+      </c>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B4" s="95" t="s">
+        <v>77</v>
+      </c>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="94"/>
+      <c r="B5" s="99"/>
+      <c r="C5" s="100" t="s">
+        <v>80</v>
+      </c>
+      <c r="D5" s="99"/>
+    </row>
+    <row r="6" spans="1:4" ht="38" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B6" s="95" t="s">
+        <v>81</v>
+      </c>
+      <c r="C6" s="95"/>
+      <c r="D6" s="95"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A7" s="94"/>
+      <c r="B7" s="99"/>
+      <c r="C7" s="99"/>
+      <c r="D7" s="99"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A8" s="101" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="104" t="s">
+        <v>85</v>
+      </c>
+      <c r="C9" s="104"/>
+      <c r="D9" s="104"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A10" s="103"/>
+      <c r="B10" s="105" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" s="137" t="s">
+        <v>87</v>
+      </c>
+      <c r="D10" s="137"/>
+    </row>
+    <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="104" t="s">
+        <v>88</v>
+      </c>
+      <c r="C11" s="104"/>
+      <c r="D11" s="104"/>
+    </row>
+    <row r="12" spans="1:4" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="95" t="s">
+        <v>90</v>
+      </c>
+      <c r="C12" s="95"/>
+      <c r="D12" s="95"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A13" s="94"/>
+      <c r="B13" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C13" s="140" t="s">
+        <v>91</v>
+      </c>
+      <c r="D13" s="140"/>
+    </row>
+    <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="95" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" s="95"/>
+      <c r="D14" s="95"/>
+    </row>
+    <row r="15" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="95" t="s">
+        <v>93</v>
+      </c>
+      <c r="C15" s="95"/>
+      <c r="D15" s="95"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A16" s="111"/>
+      <c r="B16" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="93" t="s">
+        <v>94</v>
+      </c>
+      <c r="D16" s="93"/>
+    </row>
+    <row r="17" spans="1:4" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="113" t="s">
+        <v>95</v>
+      </c>
+      <c r="C17" s="113"/>
+      <c r="D17" s="113"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A18" s="94"/>
+      <c r="B18" s="99"/>
+      <c r="C18" s="99"/>
+      <c r="D18" s="99"/>
+    </row>
+    <row r="19" spans="1:4" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="101" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A20" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="116" t="s">
+        <v>97</v>
+      </c>
+      <c r="C20" s="116"/>
+      <c r="D20" s="116"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A21" s="94"/>
+      <c r="B21" s="99"/>
+      <c r="C21" s="97" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="99"/>
+    </row>
+    <row r="22" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="116" t="s">
+        <v>98</v>
+      </c>
+      <c r="C22" s="116"/>
+      <c r="D22" s="116"/>
+    </row>
+    <row r="23" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="116" t="s">
+        <v>284</v>
+      </c>
+      <c r="C23" s="116"/>
+      <c r="D23" s="116"/>
+    </row>
+    <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="116" t="s">
+        <v>99</v>
+      </c>
+      <c r="C24" s="116"/>
+      <c r="D24" s="116"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A25" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="116" t="s">
+        <v>100</v>
+      </c>
+      <c r="C25" s="116"/>
+      <c r="D25" s="116"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A26" s="94"/>
+      <c r="B26" s="99"/>
+      <c r="C26" s="93"/>
+      <c r="D26" s="99"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A27" s="94"/>
+      <c r="B27" s="99"/>
+      <c r="C27" s="93"/>
+      <c r="D27" s="99"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A28" s="101" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B29" s="116" t="s">
+        <v>103</v>
+      </c>
+      <c r="C29" s="116"/>
+      <c r="D29" s="116"/>
+    </row>
+    <row r="30" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="116" t="s">
+        <v>104</v>
+      </c>
+      <c r="C30" s="116"/>
+      <c r="D30" s="116"/>
+    </row>
+    <row r="31" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="116" t="s">
+        <v>105</v>
+      </c>
+      <c r="C31" s="116"/>
+      <c r="D31" s="116"/>
+    </row>
+    <row r="32" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="116" t="s">
+        <v>107</v>
+      </c>
+      <c r="C32" s="116"/>
+      <c r="D32" s="116"/>
+    </row>
+    <row r="33" spans="1:4" ht="17" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="94"/>
+      <c r="B33" s="99"/>
+      <c r="C33" s="97" t="s">
+        <v>79</v>
+      </c>
+      <c r="D33" s="99"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A34" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B34" s="116" t="s">
+        <v>108</v>
+      </c>
+      <c r="C34" s="116"/>
+      <c r="D34" s="116"/>
+    </row>
+    <row r="35" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="116" t="s">
+        <v>285</v>
+      </c>
+      <c r="C35" s="116"/>
+      <c r="D35" s="116"/>
+    </row>
+    <row r="36" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36" s="116" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" s="116"/>
+      <c r="D36" s="116"/>
+    </row>
+    <row r="37" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" s="116" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="116"/>
+      <c r="D37" s="116"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A38" s="94"/>
+      <c r="B38" s="93"/>
+      <c r="C38" s="99"/>
+      <c r="D38" s="99"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A39" s="92" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="93"/>
+      <c r="C39" s="93"/>
+      <c r="D39" s="93"/>
+    </row>
+    <row r="40" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B40" s="116" t="s">
+        <v>113</v>
+      </c>
+      <c r="C40" s="116"/>
+      <c r="D40" s="116"/>
+    </row>
+    <row r="41" spans="1:4" ht="38" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B41" s="116" t="s">
+        <v>114</v>
+      </c>
+      <c r="C41" s="116"/>
+      <c r="D41" s="116"/>
+    </row>
+    <row r="42" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B42" s="116" t="s">
+        <v>115</v>
+      </c>
+      <c r="C42" s="116"/>
+      <c r="D42" s="116"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A43" s="94"/>
+      <c r="B43" s="93"/>
+      <c r="C43" s="93"/>
+      <c r="D43" s="93"/>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A44" s="92" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" s="93"/>
+      <c r="C44" s="93"/>
+      <c r="D44" s="93"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A45" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B45" s="116" t="s">
+        <v>117</v>
+      </c>
+      <c r="C45" s="116"/>
+      <c r="D45" s="116"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A46" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B46" s="116" t="s">
+        <v>118</v>
+      </c>
+      <c r="C46" s="116"/>
+      <c r="D46" s="116"/>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A47" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B47" s="116" t="s">
+        <v>289</v>
+      </c>
+      <c r="C47" s="116"/>
+      <c r="D47" s="116"/>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A48" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48" s="116" t="s">
+        <v>119</v>
+      </c>
+      <c r="C48" s="116"/>
+      <c r="D48" s="116"/>
+    </row>
+    <row r="49" spans="1:4" ht="38" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="111"/>
+      <c r="B49" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C49" s="95" t="s">
+        <v>120</v>
+      </c>
+      <c r="D49" s="95"/>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A50" s="94"/>
+      <c r="B50" s="93"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+    </row>
+    <row r="51" spans="1:4" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="92" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A52" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B52" s="116" t="s">
+        <v>122</v>
+      </c>
+      <c r="C52" s="116"/>
+      <c r="D52" s="116"/>
+    </row>
+    <row r="53" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53" s="116" t="s">
+        <v>123</v>
+      </c>
+      <c r="C53" s="116"/>
+      <c r="D53" s="116"/>
+    </row>
+    <row r="54" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B54" s="116" t="s">
+        <v>124</v>
+      </c>
+      <c r="C54" s="116"/>
+      <c r="D54" s="116"/>
+    </row>
+    <row r="55" spans="1:4" ht="43" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55" s="116" t="s">
+        <v>125</v>
+      </c>
+      <c r="C55" s="116"/>
+      <c r="D55" s="116"/>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A56" s="94"/>
+      <c r="B56" s="93"/>
+      <c r="C56" s="93"/>
+      <c r="D56" s="93"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A57" s="92" t="s">
+        <v>126</v>
+      </c>
+      <c r="B57" s="93"/>
+      <c r="C57" s="93"/>
+      <c r="D57" s="93"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A58" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B58" s="116" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" s="116"/>
+      <c r="D58" s="116"/>
+    </row>
+    <row r="59" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59" s="116" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="116"/>
+      <c r="D59" s="116"/>
+    </row>
+    <row r="60" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B60" s="116" t="s">
+        <v>129</v>
+      </c>
+      <c r="C60" s="116"/>
+      <c r="D60" s="116"/>
+    </row>
+    <row r="61" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B61" s="116" t="s">
+        <v>130</v>
+      </c>
+      <c r="C61" s="116"/>
+      <c r="D61" s="116"/>
+    </row>
+    <row r="62" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B62" s="116" t="s">
+        <v>131</v>
+      </c>
+      <c r="C62" s="116"/>
+      <c r="D62" s="116"/>
+    </row>
+    <row r="63" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="116"/>
+      <c r="C63" s="116"/>
+      <c r="D63" s="116"/>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A64" s="123" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A65" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B65" s="116" t="s">
+        <v>133</v>
+      </c>
+      <c r="C65" s="116"/>
+      <c r="D65" s="116"/>
+    </row>
+    <row r="66" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B66" s="116" t="s">
+        <v>134</v>
+      </c>
+      <c r="C66" s="116"/>
+      <c r="D66" s="116"/>
+    </row>
+    <row r="67" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B67" s="116" t="s">
+        <v>135</v>
+      </c>
+      <c r="C67" s="116"/>
+      <c r="D67" s="116"/>
+    </row>
+    <row r="68" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B68" s="124" t="s">
+        <v>136</v>
+      </c>
+      <c r="C68" s="124"/>
+      <c r="D68" s="124"/>
+    </row>
+    <row r="69" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B69" s="116" t="s">
+        <v>137</v>
+      </c>
+      <c r="C69" s="116"/>
+      <c r="D69" s="116"/>
+    </row>
+    <row r="70" spans="1:4" ht="40" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B70" s="116" t="s">
+        <v>138</v>
+      </c>
+      <c r="C70" s="116"/>
+      <c r="D70" s="116"/>
+    </row>
+    <row r="71" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="111"/>
+      <c r="B71" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C71" s="95" t="s">
+        <v>139</v>
+      </c>
+      <c r="D71" s="95"/>
+    </row>
+    <row r="72" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="111"/>
+      <c r="B72" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C72" s="95" t="s">
+        <v>140</v>
+      </c>
+      <c r="D72" s="95"/>
+    </row>
+    <row r="73" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="111"/>
+      <c r="B73" s="108"/>
+      <c r="C73" s="99"/>
+      <c r="D73" s="99"/>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A74" s="92" t="s">
+        <v>141</v>
+      </c>
+      <c r="B74" s="93"/>
+      <c r="C74" s="93"/>
+      <c r="D74" s="93"/>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A75" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B75" s="116" t="s">
+        <v>142</v>
+      </c>
+      <c r="C75" s="116"/>
+      <c r="D75" s="116"/>
+    </row>
+    <row r="76" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B76" s="116" t="s">
+        <v>143</v>
+      </c>
+      <c r="C76" s="116"/>
+      <c r="D76" s="116"/>
+    </row>
+    <row r="77" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B77" s="116" t="s">
+        <v>144</v>
+      </c>
+      <c r="C77" s="116"/>
+      <c r="D77" s="116"/>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A78" s="94"/>
+      <c r="B78" s="93"/>
+      <c r="C78" s="93"/>
+      <c r="D78" s="93"/>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A79" s="101" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A80" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B80" s="116" t="s">
+        <v>146</v>
+      </c>
+      <c r="C80" s="116"/>
+      <c r="D80" s="116"/>
+    </row>
+    <row r="81" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="111"/>
+      <c r="B81" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C81" s="95" t="s">
+        <v>147</v>
+      </c>
+      <c r="D81" s="95"/>
+    </row>
+    <row r="82" spans="1:4" ht="22" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B82" s="141" t="s">
+        <v>148</v>
+      </c>
+      <c r="C82" s="141"/>
+      <c r="D82" s="141"/>
+    </row>
+    <row r="83" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B83" s="116" t="s">
+        <v>149</v>
+      </c>
+      <c r="C83" s="116"/>
+      <c r="D83" s="116"/>
+    </row>
+    <row r="84" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="94"/>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A85" s="92" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A86" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B86" s="130" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A87" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B87" s="116" t="s">
+        <v>152</v>
+      </c>
+      <c r="C87" s="116"/>
+      <c r="D87" s="116"/>
+    </row>
+    <row r="88" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C88" s="95" t="s">
+        <v>153</v>
+      </c>
+      <c r="D88" s="95"/>
+    </row>
+    <row r="89" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B89" s="116" t="s">
+        <v>286</v>
+      </c>
+      <c r="C89" s="116"/>
+      <c r="D89" s="116"/>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A90" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B90" s="116" t="s">
+        <v>154</v>
+      </c>
+      <c r="C90" s="116"/>
+      <c r="D90" s="116"/>
+    </row>
+    <row r="91" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B91" s="116" t="s">
+        <v>155</v>
+      </c>
+      <c r="C91" s="116"/>
+      <c r="D91" s="116"/>
+    </row>
+    <row r="92" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B92" s="116" t="s">
+        <v>156</v>
+      </c>
+      <c r="C92" s="116"/>
+      <c r="D92" s="116"/>
+    </row>
+    <row r="93" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="132" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A95" s="92" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="59" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B96" s="116" t="s">
+        <v>159</v>
+      </c>
+      <c r="C96" s="116"/>
+      <c r="D96" s="116"/>
+    </row>
+    <row r="97" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B97" s="116" t="s">
+        <v>160</v>
+      </c>
+      <c r="C97" s="116"/>
+      <c r="D97" s="116"/>
+    </row>
+    <row r="98" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B98" s="116" t="s">
+        <v>161</v>
+      </c>
+      <c r="C98" s="116"/>
+      <c r="D98" s="116"/>
+    </row>
+    <row r="99" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="133"/>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A100" s="101" t="s">
+        <v>162</v>
+      </c>
+      <c r="B100" s="99"/>
+      <c r="C100" s="99"/>
+      <c r="D100" s="99"/>
+    </row>
+    <row r="101" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B101" s="116" t="s">
+        <v>163</v>
+      </c>
+      <c r="C101" s="116"/>
+      <c r="D101" s="116"/>
+    </row>
+    <row r="102" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="94"/>
+      <c r="B102" s="93"/>
+      <c r="C102" s="100" t="s">
+        <v>80</v>
+      </c>
+      <c r="D102" s="93"/>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A103" s="94"/>
+      <c r="B103" s="134" t="s">
+        <v>164</v>
+      </c>
+      <c r="C103" s="135"/>
+      <c r="D103" s="93"/>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A104" s="94"/>
+      <c r="B104" s="113" t="s">
+        <v>165</v>
+      </c>
+      <c r="C104" s="113"/>
+      <c r="D104" s="113" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A105" s="94"/>
+      <c r="B105" s="113" t="s">
+        <v>167</v>
+      </c>
+      <c r="C105" s="113"/>
+      <c r="D105" s="113" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A106" s="94"/>
+      <c r="B106" s="113" t="s">
+        <v>169</v>
+      </c>
+      <c r="C106" s="113"/>
+      <c r="D106" s="113" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A107" s="94"/>
+      <c r="B107" s="113" t="s">
+        <v>171</v>
+      </c>
+      <c r="C107" s="113"/>
+      <c r="D107" s="113" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A108" s="94"/>
+      <c r="B108" s="113" t="s">
+        <v>173</v>
+      </c>
+      <c r="C108" s="113"/>
+      <c r="D108" s="113" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A109" s="94"/>
+      <c r="B109" s="113" t="s">
+        <v>175</v>
+      </c>
+      <c r="C109" s="113"/>
+      <c r="D109" s="113" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A110" s="94"/>
+      <c r="B110" s="113" t="s">
+        <v>177</v>
+      </c>
+      <c r="C110" s="113"/>
+      <c r="D110" s="113" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A111" s="94"/>
+      <c r="B111" s="113" t="s">
+        <v>179</v>
+      </c>
+      <c r="C111" s="113"/>
+      <c r="D111" s="113" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A112" s="94"/>
+      <c r="B112" s="113" t="s">
+        <v>181</v>
+      </c>
+      <c r="C112" s="113"/>
+      <c r="D112" s="113" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A113" s="94"/>
+      <c r="B113" s="113" t="s">
+        <v>183</v>
+      </c>
+      <c r="C113" s="113"/>
+      <c r="D113" s="113" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A114" s="94"/>
+      <c r="B114" s="113" t="s">
+        <v>185</v>
+      </c>
+      <c r="C114" s="113"/>
+      <c r="D114" s="113" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A115" s="94"/>
+      <c r="B115" s="113" t="s">
+        <v>187</v>
+      </c>
+      <c r="C115" s="113"/>
+      <c r="D115" s="113" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A116" s="94"/>
+      <c r="B116" s="113" t="s">
+        <v>189</v>
+      </c>
+      <c r="C116" s="113"/>
+      <c r="D116" s="113" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A117" s="94"/>
+      <c r="B117" s="113" t="s">
+        <v>191</v>
+      </c>
+      <c r="C117" s="113"/>
+      <c r="D117" s="113" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A118" s="94"/>
+      <c r="B118" s="136" t="s">
+        <v>193</v>
+      </c>
+      <c r="C118" s="136"/>
+      <c r="D118" s="113" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A119" s="94"/>
+      <c r="B119" s="113" t="s">
+        <v>195</v>
+      </c>
+      <c r="C119" s="113"/>
+      <c r="D119" s="113" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A120" s="94"/>
+      <c r="B120" s="136" t="s">
+        <v>197</v>
+      </c>
+      <c r="C120" s="136"/>
+      <c r="D120" s="113" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A121" s="94"/>
+      <c r="B121" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="C121" s="136"/>
+      <c r="D121" s="113" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A122" s="94"/>
+      <c r="B122" s="136" t="s">
+        <v>201</v>
+      </c>
+      <c r="C122" s="136"/>
+      <c r="D122" s="113" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A123" s="94"/>
+      <c r="B123" s="136" t="s">
+        <v>203</v>
+      </c>
+      <c r="C123" s="136"/>
+      <c r="D123" s="113" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A124" s="94"/>
+      <c r="B124" s="136" t="s">
+        <v>205</v>
+      </c>
+      <c r="C124" s="136"/>
+      <c r="D124" s="113" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A125" s="94"/>
+      <c r="B125" s="136" t="s">
+        <v>207</v>
+      </c>
+      <c r="C125" s="136"/>
+      <c r="D125" s="113" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A126" s="94"/>
+      <c r="B126" s="93"/>
+      <c r="C126" s="100"/>
+      <c r="D126" s="93"/>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A127" s="101" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" ht="38" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B128" s="116" t="s">
+        <v>210</v>
+      </c>
+      <c r="C128" s="116"/>
+      <c r="D128" s="116"/>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A129" s="111"/>
+      <c r="B129" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C129" s="95" t="s">
+        <v>211</v>
+      </c>
+      <c r="D129" s="95"/>
+    </row>
+    <row r="130" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B130" s="116" t="s">
+        <v>212</v>
+      </c>
+      <c r="C130" s="116"/>
+      <c r="D130" s="116"/>
+    </row>
+    <row r="131" spans="1:4" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="111"/>
+      <c r="B131" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C131" s="95" t="s">
+        <v>287</v>
+      </c>
+      <c r="D131" s="95"/>
+    </row>
+    <row r="132" spans="1:4" ht="44" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B132" s="116" t="s">
+        <v>288</v>
+      </c>
+      <c r="C132" s="116"/>
+      <c r="D132" s="116"/>
+    </row>
+    <row r="133" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A134" s="92" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B135" s="116" t="s">
+        <v>214</v>
+      </c>
+      <c r="C135" s="116"/>
+      <c r="D135" s="116"/>
+    </row>
+    <row r="136" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B136" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C136" s="116" t="s">
+        <v>215</v>
+      </c>
+      <c r="D136" s="116"/>
+    </row>
+    <row r="137" spans="1:4" ht="37" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D137" s="110" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B138" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C138" s="116" t="s">
+        <v>217</v>
+      </c>
+      <c r="D138" s="116"/>
+    </row>
+    <row r="139" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B139" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C139" s="116" t="s">
+        <v>218</v>
+      </c>
+      <c r="D139" s="116"/>
+    </row>
+    <row r="140" spans="1:4" ht="37" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B140" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C140" s="116" t="s">
+        <v>219</v>
+      </c>
+      <c r="D140" s="116"/>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B141" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C141" s="116" t="s">
+        <v>220</v>
+      </c>
+      <c r="D141" s="116"/>
+    </row>
+    <row r="142" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B142" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C142" s="116" t="s">
+        <v>221</v>
+      </c>
+      <c r="D142" s="116"/>
+    </row>
+    <row r="143" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B143" s="116" t="s">
+        <v>222</v>
+      </c>
+      <c r="C143" s="116"/>
+      <c r="D143" s="116"/>
+    </row>
+    <row r="144" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B144" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C144" s="116" t="s">
+        <v>223</v>
+      </c>
+      <c r="D144" s="116"/>
+    </row>
+    <row r="145" spans="1:4" ht="41" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D145" s="110" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B146" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C146" s="116" t="s">
+        <v>225</v>
+      </c>
+      <c r="D146" s="116"/>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B147" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C147" s="116" t="s">
+        <v>226</v>
+      </c>
+      <c r="D147" s="116"/>
+    </row>
+    <row r="148" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="B148" s="116" t="s">
+        <v>227</v>
+      </c>
+      <c r="C148" s="116"/>
+      <c r="D148" s="116"/>
+    </row>
+    <row r="149" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B149" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C149" s="116" t="s">
+        <v>228</v>
+      </c>
+      <c r="D149" s="116"/>
+    </row>
+    <row r="150" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D150" s="110" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="38" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D151" s="110" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" ht="22" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B152" s="108" t="s">
+        <v>86</v>
+      </c>
+      <c r="C152" s="116" t="s">
+        <v>231</v>
+      </c>
+      <c r="D152" s="116"/>
+    </row>
+    <row r="153" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B153" s="108"/>
+      <c r="C153" s="110"/>
+      <c r="D153" s="110"/>
+    </row>
+    <row r="154" spans="1:4" ht="134" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="142" t="s">
+        <v>232</v>
+      </c>
+      <c r="B154" s="142"/>
+      <c r="C154" s="142"/>
+      <c r="D154" s="142"/>
+    </row>
+    <row r="155" spans="1:4" ht="106" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="84">
+    <mergeCell ref="C147:D147"/>
+    <mergeCell ref="B148:D148"/>
+    <mergeCell ref="C149:D149"/>
+    <mergeCell ref="C152:D152"/>
+    <mergeCell ref="A154:D154"/>
+    <mergeCell ref="C140:D140"/>
+    <mergeCell ref="C141:D141"/>
+    <mergeCell ref="C142:D142"/>
+    <mergeCell ref="C144:D144"/>
+    <mergeCell ref="B143:D143"/>
+    <mergeCell ref="C146:D146"/>
+    <mergeCell ref="C131:D131"/>
+    <mergeCell ref="B132:D132"/>
+    <mergeCell ref="B135:D135"/>
+    <mergeCell ref="C136:D136"/>
+    <mergeCell ref="C138:D138"/>
+    <mergeCell ref="C139:D139"/>
+    <mergeCell ref="B97:D97"/>
+    <mergeCell ref="B98:D98"/>
+    <mergeCell ref="B101:D101"/>
+    <mergeCell ref="B128:D128"/>
+    <mergeCell ref="B130:D130"/>
+    <mergeCell ref="C129:D129"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="B91:D91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="C88:D88"/>
+    <mergeCell ref="B96:D96"/>
+    <mergeCell ref="B80:D80"/>
+    <mergeCell ref="C81:D81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="B87:D87"/>
+    <mergeCell ref="C72:D72"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="C71:D71"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="B52:D52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="B4:D4"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C5" r:id="rId1" xr:uid="{7BFE80E9-C83D-EB4B-9D48-2B330765223A}"/>
+    <hyperlink ref="C33" r:id="rId2" xr:uid="{55966A29-5B13-2341-A80F-9997E8EBE7C8}"/>
+    <hyperlink ref="C21" r:id="rId3" xr:uid="{DA801652-D84E-B944-B835-7959BAC660D5}"/>
+    <hyperlink ref="C102" r:id="rId4" xr:uid="{DC53F91C-B31C-B740-B31F-1688F2EEECEF}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECAC6FBE-F374-6048-99FA-A30F19E8D819}">
   <dimension ref="A1:AC113"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="14.6640625" style="4" customWidth="1"/>
     <col min="3" max="3" width="13" style="4" customWidth="1"/>
     <col min="4" max="4" width="52" style="4" customWidth="1"/>
     <col min="5" max="5" width="11.83203125" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="36.6640625" style="1" customWidth="1"/>
     <col min="8" max="8" width="18.6640625" style="4" customWidth="1"/>
     <col min="9" max="9" width="22.1640625" style="4" customWidth="1"/>
     <col min="10" max="10" width="21.6640625" customWidth="1"/>
     <col min="11" max="12" width="21.6640625" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="18.5" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="18.1640625" hidden="1" customWidth="1"/>
     <col min="15" max="19" width="14.1640625" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="14.83203125" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="14.5" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="6.1640625" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="13.5" customWidth="1"/>
     <col min="24" max="24" width="8.1640625" style="2" customWidth="1"/>
     <col min="25" max="16384" width="9.1640625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="69" x14ac:dyDescent="0.25">
       <c r="B1" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="C1" s="139" t="s">
-[...7 lines deleted...]
-      <c r="I1" s="139"/>
+      <c r="C1" s="65" t="s">
+        <v>266</v>
+      </c>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
       <c r="K1" s="62" t="s">
         <v>62</v>
       </c>
       <c r="L1" s="62" t="s">
         <v>61</v>
       </c>
       <c r="M1" s="62" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:29" ht="19" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="139" t="s">
-[...7 lines deleted...]
-      <c r="I2" s="139"/>
+      <c r="C2" s="65" t="s">
+        <v>265</v>
+      </c>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
       <c r="K2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>60</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O2" s="61" t="s">
         <v>13</v>
       </c>
       <c r="P2" s="61" t="s">
         <v>5</v>
       </c>
       <c r="Q2" s="61" t="s">
         <v>60</v>
       </c>
       <c r="R2" s="61" t="s">
         <v>1</v>
       </c>
       <c r="S2" s="61" t="s">
         <v>3</v>
       </c>
       <c r="T2" s="61" t="s">
         <v>2</v>
       </c>
       <c r="U2" s="61" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:29" ht="19" x14ac:dyDescent="0.25">
       <c r="B3" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="139" t="s">
-[...7 lines deleted...]
-      <c r="I3" s="139"/>
+      <c r="C3" s="65" t="s">
+        <v>264</v>
+      </c>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
       <c r="K3" s="2" t="s">
         <v>60</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="O3" s="1" t="s">
         <v>56</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="Q3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="R3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="S3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="T3" s="1" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="U3" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:29" ht="19" x14ac:dyDescent="0.25">
       <c r="B4" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="139" t="s">
-[...7 lines deleted...]
-      <c r="I4" s="139"/>
+      <c r="C4" s="65" t="s">
+        <v>263</v>
+      </c>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
       <c r="K4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="Q4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="S4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="U4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:29" ht="19" x14ac:dyDescent="0.25">
       <c r="B5" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="139" t="s">
-[...7 lines deleted...]
-      <c r="I5" s="139"/>
+      <c r="C5" s="65" t="s">
+        <v>262</v>
+      </c>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="65"/>
       <c r="K5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="P5" s="1" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="R5" s="1" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="S5" s="1" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="U5" s="1" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
     </row>
     <row r="6" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="140" t="s">
-[...7 lines deleted...]
-      <c r="I6" s="139"/>
+      <c r="C6" s="66" t="s">
+        <v>261</v>
+      </c>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
       <c r="K6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:29" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="L7" s="2"/>
     </row>
     <row r="8" spans="1:29" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="K8" s="2"/>
     </row>
     <row r="9" spans="1:29" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13"/>
-      <c r="B9" s="137" t="s">
+      <c r="B9" s="63" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="137"/>
-[...2 lines deleted...]
-      <c r="F9" s="138"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="64"/>
       <c r="G9" s="39" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
     </row>
     <row r="10" spans="1:29" ht="83" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="22" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="22" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="22" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="22" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="23" t="s">
         <v>67</v>
       </c>
       <c r="W10" s="1"/>
       <c r="X10"/>
       <c r="Y10" s="2"/>
     </row>
     <row r="11" spans="1:29" s="44" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6">
         <v>1</v>
       </c>
       <c r="B11" s="7">
         <v>1</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="D11" s="59" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="E11" s="54">
         <v>21</v>
       </c>
       <c r="F11" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="G11" s="17" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="53"/>
       <c r="X11" s="58"/>
       <c r="Y11"/>
       <c r="AA11" s="58"/>
     </row>
     <row r="12" spans="1:29" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>2</v>
       </c>
       <c r="B12" s="7">
         <v>1</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="D12" s="55" t="s">
-        <v>264</v>
+        <v>294</v>
       </c>
       <c r="E12" s="54">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F12" s="19" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="G12" s="17"/>
       <c r="H12" s="7" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I12" s="8" t="s">
-        <v>7</v>
+        <v>252</v>
       </c>
       <c r="O12" s="53"/>
       <c r="P12" s="53"/>
       <c r="Q12" s="53"/>
       <c r="R12" s="53"/>
       <c r="S12" s="53"/>
       <c r="T12" s="53"/>
       <c r="U12" s="53"/>
       <c r="V12" s="53"/>
       <c r="W12" s="1"/>
       <c r="Y12" s="58"/>
       <c r="AB12" s="58"/>
     </row>
     <row r="13" spans="1:29" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6">
         <v>3</v>
       </c>
       <c r="B13" s="7">
         <v>1</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="D13" s="55" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="E13" s="54">
         <v>18</v>
       </c>
       <c r="F13" s="19" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="G13" s="17"/>
       <c r="H13" s="7" t="s">
         <v>4</v>
       </c>
       <c r="I13" s="8" t="s">
-        <v>260</v>
+        <v>7</v>
       </c>
       <c r="W13" s="1"/>
       <c r="X13"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="58"/>
       <c r="AC13" s="57"/>
     </row>
     <row r="14" spans="1:29" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="6">
         <v>4</v>
       </c>
       <c r="B14" s="7">
         <v>1</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="D14" s="55" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="E14" s="54">
         <v>17</v>
       </c>
       <c r="F14" s="19" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="G14" s="17" t="s">
-        <v>256</v>
+        <v>293</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="W14" s="1"/>
       <c r="X14"/>
       <c r="Y14" s="2"/>
     </row>
     <row r="15" spans="1:29" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="6">
         <v>5</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="55"/>
       <c r="E15" s="54"/>
       <c r="F15" s="19"/>
       <c r="G15" s="17"/>
       <c r="H15" s="7"/>
       <c r="I15" s="8"/>
       <c r="W15" s="1"/>
       <c r="X15"/>
@@ -9061,317 +9002,317 @@
     <mergeCell ref="C5:I5"/>
     <mergeCell ref="C6:I6"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Seq Length Error" error="The maximum length of oligos is 200 residues." sqref="D11:D60" xr:uid="{F9B4B28E-54D7-44A4-A694-5955CAFEC5C7}">
       <formula1>200</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Oligo Name Character Limit" error="Please limit your Oligo Name to 11 characters" sqref="C11:C60" xr:uid="{D0B78985-53F8-4AA2-8CDE-2180C70DFDF9}">
       <formula1>11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="C6" r:id="rId1" xr:uid="{74BBAC71-93B3-8C42-ADB7-EB849786E65F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId2"/>
   <tableParts count="4">
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6DDCFD5-E201-E249-92C1-5E52DEE5595B}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:U150"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A110" sqref="A110:I150"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="19" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.1640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="18.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="52.83203125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="35.5" style="2" customWidth="1"/>
     <col min="8" max="8" width="16.5" style="2" customWidth="1"/>
     <col min="9" max="9" width="20.6640625" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.5" style="9" customWidth="1"/>
     <col min="11" max="11" width="19.1640625" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="19.1640625" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="18.83203125" style="2" hidden="1" customWidth="1"/>
     <col min="15" max="19" width="14.1640625" style="2" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="14.83203125" style="2" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="14.5" style="2" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="52" x14ac:dyDescent="0.25">
       <c r="A1" s="4"/>
       <c r="B1" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="C1" s="141"/>
-[...3 lines deleted...]
-      <c r="G1" s="143"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="69"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="K1" s="20" t="s">
         <v>62</v>
       </c>
       <c r="L1" s="20" t="s">
         <v>61</v>
       </c>
       <c r="M1" s="20" t="s">
         <v>63</v>
       </c>
       <c r="O1" s="10" t="s">
         <v>13</v>
       </c>
       <c r="P1" s="10" t="s">
         <v>5</v>
       </c>
       <c r="Q1" s="10" t="s">
         <v>60</v>
       </c>
       <c r="R1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="S1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="T1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="U1" s="11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:21" ht="35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="141"/>
-[...3 lines deleted...]
-      <c r="G2" s="143"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="69"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="K2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>60</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>56</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="R2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="S2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="T2" s="24" t="s">
         <v>68</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="141"/>
-[...3 lines deleted...]
-      <c r="G3" s="143"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="69"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="K3" s="2" t="s">
         <v>60</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="S3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:21" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="141"/>
-[...3 lines deleted...]
-      <c r="G4" s="143"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="69"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="K4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="P4" s="24" t="s">
         <v>68</v>
       </c>
       <c r="R4" s="24" t="s">
         <v>68</v>
       </c>
       <c r="S4" s="24" t="s">
         <v>68</v>
       </c>
       <c r="U4" s="24" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="141"/>
-[...3 lines deleted...]
-      <c r="G5" s="143"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="69"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="K5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="144"/>
-[...3 lines deleted...]
-      <c r="G6" s="146"/>
+      <c r="C6" s="70"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="72"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="K6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:21" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="K7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M7"/>
     </row>
-    <row r="8" spans="1:21" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:21" ht="16" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:21" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13"/>
-      <c r="B9" s="137" t="s">
+      <c r="B9" s="63" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="137"/>
-[...2 lines deleted...]
-      <c r="F9" s="138"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="64"/>
       <c r="G9" s="39"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:21" ht="109" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="22" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="22" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="22" t="s">
@@ -11915,205 +11856,205 @@
       <c r="I149" s="31"/>
     </row>
     <row r="150" spans="1:9" ht="20" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A150" s="52">
         <v>140</v>
       </c>
       <c r="B150" s="32"/>
       <c r="C150" s="33"/>
       <c r="D150" s="34"/>
       <c r="E150" s="35"/>
       <c r="F150" s="35"/>
       <c r="G150" s="36"/>
       <c r="H150" s="32"/>
       <c r="I150" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B9:F9"/>
     <mergeCell ref="C1:G1"/>
     <mergeCell ref="C2:G2"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="C6:G6"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <conditionalFormatting sqref="J11:J60">
     <cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="Oligo is Not DNA">
       <formula>NOT(ISERROR(SEARCH("Oligo is Not DNA",J11)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="6">
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Purification Method Error" error="Please select a Purification Method from the drop down list or leave the field blank." promptTitle="Purification" prompt="Click on the arrowhead to select a Purification Method from the drop down list or leave the field blank." sqref="I11:I150" xr:uid="{947E6828-0635-0441-9399-C84012B734E4}">
       <formula1>Purif_Meth_list</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Seq Length Error" error="The maximum length of oligos is 200 residues." sqref="D11:D98 E99:E150" xr:uid="{702C6AA9-2345-A04E-8831-CF126FAE8BE8}">
       <formula1>200</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Oligo Name Character Limit" error="Please limit your Oligo Name to 11 characters" sqref="C11:C150" xr:uid="{A07D8BC6-B406-B44B-88DE-9A04A22D18EA}">
       <formula1>11</formula1>
     </dataValidation>
     <dataValidation type="list" showInputMessage="1" promptTitle="Live Cell or Animal Use" prompt="Please indicate if your oligos will be used in Live Cells or Animals." sqref="G9" xr:uid="{FC4B029C-1D33-6648-828A-D455FC84B8C8}">
       <formula1>"--,LIVE CELL OR ANIMAL USE"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please Use the Drop-down Menu." promptTitle="Is This Oligo Modified?" sqref="F11:F150" xr:uid="{73501836-52F6-E843-88CB-18606247DBA7}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Synthesis Scale Error" error="Please enter a Synthesis Scale only from the drop down list." promptTitle="Synthesis Scale" prompt="Click on the arrowhead to select a Synthesis Scale from the drop down list." sqref="H11:H150" xr:uid="{AE06580F-5391-5748-BF6E-CC881513F483}">
       <formula1>IF($E11="","",IF($F11="","",IF(AND($F11="No",$E11&lt;66),Less_Than_66_Res_Unmod_Synth_Scale,IF(AND($F11="No",$E11&lt;120),Less_Than_120_Res_Unmod_Synth_Scale,Mod_or_More_Than_119_Res_Unmod_Synth_Scale))))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <tableParts count="4">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BE67DE3-7FB7-AC4F-8C51-E0FCBE739A68}">
   <dimension ref="A1:F128"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="C1" sqref="C1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.1640625" style="4"/>
     <col min="2" max="2" width="13.6640625" style="4" customWidth="1"/>
     <col min="3" max="3" width="18.33203125" style="4" customWidth="1"/>
     <col min="4" max="4" width="82.5" style="4" customWidth="1"/>
     <col min="5" max="6" width="10.1640625" customWidth="1"/>
     <col min="7" max="7" width="10.1640625" style="4" customWidth="1"/>
     <col min="8" max="16384" width="9.1640625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="19" x14ac:dyDescent="0.25">
       <c r="B1" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="C1" s="139"/>
-      <c r="D1" s="139"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
     </row>
     <row r="2" spans="2:6" ht="19" x14ac:dyDescent="0.25">
       <c r="B2" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="139"/>
-      <c r="D2" s="139"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
     </row>
     <row r="3" spans="2:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="139"/>
-      <c r="D3" s="139"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
     </row>
     <row r="4" spans="2:6" ht="19" x14ac:dyDescent="0.25">
       <c r="B4" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="139"/>
-      <c r="D4" s="139"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
     </row>
     <row r="5" spans="2:6" ht="19" x14ac:dyDescent="0.25">
       <c r="B5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="139"/>
-      <c r="D5" s="139"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
     </row>
     <row r="6" spans="2:6" ht="19" x14ac:dyDescent="0.25">
       <c r="B6" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="139"/>
-      <c r="D6" s="139"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
     </row>
     <row r="7" spans="2:6" customFormat="1" ht="13" x14ac:dyDescent="0.15"/>
     <row r="8" spans="2:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="148" t="s">
-[...3 lines deleted...]
-      <c r="D8" s="150"/>
+      <c r="B8" s="74" t="s">
+        <v>233</v>
+      </c>
+      <c r="C8" s="75"/>
+      <c r="D8" s="76"/>
     </row>
     <row r="9" spans="2:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="151"/>
-[...1 lines deleted...]
-      <c r="D9" s="153"/>
+      <c r="B9" s="77"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="79"/>
     </row>
     <row r="11" spans="2:6" ht="19" x14ac:dyDescent="0.25">
-      <c r="B11" s="154" t="s">
-[...3 lines deleted...]
-      <c r="D11" s="156"/>
+      <c r="B11" s="80" t="s">
+        <v>234</v>
+      </c>
+      <c r="C11" s="81"/>
+      <c r="D11" s="82"/>
     </row>
     <row r="12" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="C12" s="157" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="157"/>
+      <c r="C12" s="83" t="s">
+        <v>235</v>
+      </c>
+      <c r="D12" s="83"/>
     </row>
     <row r="13" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="C13" s="158" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="158"/>
+      <c r="C13" s="84" t="s">
+        <v>103</v>
+      </c>
+      <c r="D13" s="84"/>
     </row>
     <row r="14" spans="2:6" s="44" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B14" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="C14" s="158" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="158"/>
+      <c r="C14" s="84" t="s">
+        <v>236</v>
+      </c>
+      <c r="D14" s="84"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="C15" s="147" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="147"/>
+      <c r="C15" s="73" t="s">
+        <v>105</v>
+      </c>
+      <c r="D15" s="73"/>
     </row>
     <row r="16" spans="2:6" ht="20" x14ac:dyDescent="0.2">
       <c r="C16" s="45" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="46"/>
     </row>
     <row r="17" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" spans="1:4" ht="68" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="48" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="49">
         <v>1</v>
@@ -12912,67 +12853,69 @@
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Oligo Name Character Limit" error="Please limit your Oligo Name to 11 characters" sqref="C19:C114" xr:uid="{9620BBDF-A34D-704C-AF27-C32109D11C73}">
       <formula1>11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Plate Order Synthesis Scale" prompt="Please select the synthesis scale from the dropdown list." sqref="D16" xr:uid="{4F48B07A-C844-A44E-B873-7105C27883FE}">
       <formula1>"25 nmole,100 nmole"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
-      <vt:lpstr>How To Enter Info</vt:lpstr>
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>How To Enter Info for Quote</vt:lpstr>
+      <vt:lpstr>Keck Oligo FAQs</vt:lpstr>
       <vt:lpstr>Example Quote Request</vt:lpstr>
       <vt:lpstr>Oligo Quote Request Form</vt:lpstr>
       <vt:lpstr>Plate Order Quote Request Form</vt:lpstr>
       <vt:lpstr>'Example Quote Request'!Purif_Meth_tbl_Headers</vt:lpstr>
+      <vt:lpstr>'Keck Oligo FAQs'!Purif_Meth_tbl_Headers</vt:lpstr>
       <vt:lpstr>Purif_Meth_tbl_Headers</vt:lpstr>
       <vt:lpstr>'Example Quote Request'!Synth_Scale_entry_cell</vt:lpstr>
       <vt:lpstr>Synth_Scale_entry_cell</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Palmatier, Meg</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>